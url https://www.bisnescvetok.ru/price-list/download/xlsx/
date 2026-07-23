--- v0 (2026-04-18)
+++ v1 (2026-07-23)
@@ -496,51 +496,51 @@
     <col width="5" customWidth="1" min="1" max="1"/>
     <col width="50" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="31" customWidth="1" min="4" max="4"/>
     <col width="33" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Бизнес цветОК</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Прайс многолетние травянистые растения</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
-          <t>18.04.2026</t>
+          <t>23.07.2026</t>
         </is>
       </c>
     </row>
     <row r="4" ht="35" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>В прайсе указана розничная цена
 Чтобы узнать индивидуальные оптовые цены свяжитесь с нашими менеджерами</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1"/>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>№</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>Название растения</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>
@@ -549,2370 +549,2370 @@
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>Розничная
 Цена без НДС (руб.)</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>Розничная
 Цена с НДС 22% (руб.)</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>Остаток (шт.)</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="n">
         <v>1</v>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Гвоздика турецкая махровая (смесь окрасок)</t>
+          <t xml:space="preserve"> Молиния голубая Вариегата</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="D7" s="7" t="n">
-        <v>159</v>
+        <v>212</v>
       </c>
       <c r="E7" s="7" t="n">
-        <v>191</v>
+        <v>254</v>
       </c>
       <c r="F7" s="7" t="n">
-        <v>865</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="n">
         <v>2</v>
       </c>
       <c r="B8" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Молиния голубая Вариегата</t>
+          <t>Агастахе фенхельный, многоколосник, лофант (син.-фиол.)</t>
         </is>
       </c>
       <c r="C8" s="5" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D8" s="7" t="n">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="E8" s="7" t="n">
-        <v>254</v>
+        <v>270</v>
       </c>
       <c r="F8" s="7" t="n">
-        <v>1116</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="n">
         <v>3</v>
       </c>
       <c r="B9" s="6" t="inlineStr">
         <is>
-          <t>Агастахе фенхельный, многоколосник, лофант (син.-фиол.)</t>
+          <t>Аквилегия Климентина  Микс</t>
         </is>
       </c>
       <c r="C9" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D9" s="7" t="n">
-        <v>225</v>
+        <v>159</v>
       </c>
       <c r="E9" s="7" t="n">
-        <v>270</v>
+        <v>191</v>
       </c>
       <c r="F9" s="7" t="n">
-        <v>3000</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="n">
         <v>4</v>
       </c>
       <c r="B10" s="6" t="inlineStr">
         <is>
-          <t>Аквилегия Климентина  Микс</t>
+          <t>Аквилегия обыкновенная "Кримсон Стар"</t>
         </is>
       </c>
       <c r="C10" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D10" s="7" t="n">
-        <v>159</v>
+        <v>222</v>
       </c>
       <c r="E10" s="7" t="n">
-        <v>191</v>
+        <v>266</v>
       </c>
       <c r="F10" s="7" t="n">
-        <v>1275</v>
+        <v>253</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="n">
         <v>5</v>
       </c>
       <c r="B11" s="6" t="inlineStr">
         <is>
           <t>Аквилегия обыкновенная "Кримсон Стар"</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="D11" s="7" t="n">
-        <v>222</v>
+        <v>339</v>
       </c>
       <c r="E11" s="7" t="n">
-        <v>266</v>
+        <v>407</v>
       </c>
       <c r="F11" s="7" t="n">
-        <v>333</v>
+        <v>574</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="n">
         <v>6</v>
       </c>
       <c r="B12" s="6" t="inlineStr">
         <is>
-          <t>Аквилегия обыкновенная "Кримсон Стар"</t>
+          <t>Армерия приморская розовая</t>
         </is>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D12" s="7" t="n">
-        <v>339</v>
+        <v>222</v>
       </c>
       <c r="E12" s="7" t="n">
-        <v>407</v>
+        <v>266</v>
       </c>
       <c r="F12" s="7" t="n">
-        <v>604</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="5" t="n">
         <v>7</v>
       </c>
       <c r="B13" s="6" t="inlineStr">
         <is>
-          <t>Армерия приморская розовая</t>
+          <t>Арункус двудомный</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="D13" s="7" t="n">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="E13" s="7" t="n">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="F13" s="7" t="n">
-        <v>1555</v>
+        <v>3640</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="n">
         <v>8</v>
       </c>
       <c r="B14" s="6" t="inlineStr">
         <is>
-          <t>Арункус двудомный</t>
+          <t>Астильба (сорта)</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D14" s="7" t="n">
-        <v>212</v>
+        <v>303</v>
       </c>
       <c r="E14" s="7" t="n">
-        <v>254</v>
+        <v>364</v>
       </c>
       <c r="F14" s="7" t="n">
-        <v>3640</v>
+        <v>140</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="n">
         <v>9</v>
       </c>
       <c r="B15" s="6" t="inlineStr">
         <is>
-          <t>Астильба (сорта)</t>
+          <t>Астильба Арендса "Аметист"</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D15" s="7" t="n">
         <v>303</v>
       </c>
       <c r="E15" s="7" t="n">
         <v>364</v>
       </c>
       <c r="F15" s="7" t="n">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="n">
         <v>10</v>
       </c>
       <c r="B16" s="6" t="inlineStr">
         <is>
-          <t>Астильба Арендса "Аметист"</t>
+          <t>Астильба Арендса "Анита Пфайфер"</t>
         </is>
       </c>
       <c r="C16" s="5" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="D16" s="7" t="n">
-        <v>303</v>
+        <v>339</v>
       </c>
       <c r="E16" s="7" t="n">
-        <v>364</v>
+        <v>407</v>
       </c>
       <c r="F16" s="7" t="n">
-        <v>775</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="n">
         <v>11</v>
       </c>
       <c r="B17" s="6" t="inlineStr">
         <is>
-          <t>Астильба Арендса "Анита Пфайфер"</t>
+          <t>Астильба Арендса "Браутшлеер"</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D17" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E17" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F17" s="7" t="n">
-        <v>1598</v>
+        <v>277</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="n">
         <v>12</v>
       </c>
       <c r="B18" s="6" t="inlineStr">
         <is>
-          <t>Астильба Арендса "Браутшлеер"</t>
+          <t>Астильба Арендса "Брессингем Бьюти"</t>
         </is>
       </c>
       <c r="C18" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D18" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E18" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F18" s="7" t="n">
-        <v>694</v>
+        <v>229</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="6" t="inlineStr">
         <is>
           <t>Астильба Арендса "Брессингем Бьюти"</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="D19" s="7" t="n">
-        <v>339</v>
+        <v>303</v>
       </c>
       <c r="E19" s="7" t="n">
-        <v>407</v>
+        <v>364</v>
       </c>
       <c r="F19" s="7" t="n">
-        <v>229</v>
+        <v>402</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="n">
         <v>14</v>
       </c>
       <c r="B20" s="6" t="inlineStr">
         <is>
-          <t>Астильба Арендса "Брессингем Бьюти"</t>
+          <t>Астильба Арендса "Бумальди"</t>
         </is>
       </c>
       <c r="C20" s="5" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="D20" s="7" t="n">
-        <v>303</v>
+        <v>339</v>
       </c>
       <c r="E20" s="7" t="n">
-        <v>364</v>
+        <v>407</v>
       </c>
       <c r="F20" s="7" t="n">
-        <v>1672</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="n">
         <v>15</v>
       </c>
       <c r="B21" s="6" t="inlineStr">
         <is>
-          <t>Астильба Арендса "Бумальди"</t>
+          <t>Астильба Арендса "Вайс Глория"</t>
         </is>
       </c>
       <c r="C21" s="5" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D21" s="7" t="n">
-        <v>339</v>
+        <v>222</v>
       </c>
       <c r="E21" s="7" t="n">
-        <v>407</v>
+        <v>266</v>
       </c>
       <c r="F21" s="7" t="n">
-        <v>47</v>
+        <v>293</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="n">
         <v>16</v>
       </c>
       <c r="B22" s="6" t="inlineStr">
         <is>
           <t>Астильба Арендса "Вайс Глория"</t>
         </is>
       </c>
       <c r="C22" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="D22" s="7" t="n">
-        <v>200</v>
+        <v>339</v>
       </c>
       <c r="E22" s="7" t="n">
-        <v>240</v>
+        <v>407</v>
       </c>
       <c r="F22" s="7" t="n">
-        <v>593</v>
+        <v>33</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="n">
         <v>17</v>
       </c>
       <c r="B23" s="6" t="inlineStr">
         <is>
-          <t>Астильба Арендса "Вайс Глория"</t>
+          <t>Астильба Арендса "Глория Пурпурея"</t>
         </is>
       </c>
       <c r="C23" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D23" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E23" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F23" s="7" t="n">
-        <v>33</v>
+        <v>276</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="n">
         <v>18</v>
       </c>
       <c r="B24" s="6" t="inlineStr">
         <is>
-          <t>Астильба Арендса "Глория Пурпурея"</t>
+          <t>Астильба Арендса "Диамант"</t>
         </is>
       </c>
       <c r="C24" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D24" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E24" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F24" s="7" t="n">
-        <v>326</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="n">
         <v>19</v>
       </c>
       <c r="B25" s="6" t="inlineStr">
         <is>
-          <t>Астильба Арендса "Диамант"</t>
+          <t>Астильба Арендса "Каттлея"</t>
         </is>
       </c>
       <c r="C25" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D25" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E25" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F25" s="7" t="n">
-        <v>28</v>
+        <v>99</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="n">
         <v>20</v>
       </c>
       <c r="B26" s="6" t="inlineStr">
         <is>
-          <t>Астильба Арендса "Каттлея"</t>
+          <t>Астильба Арендса "Панк Рок"</t>
         </is>
       </c>
       <c r="C26" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D26" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E26" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F26" s="7" t="n">
-        <v>119</v>
+        <v>44</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="n">
         <v>21</v>
       </c>
       <c r="B27" s="6" t="inlineStr">
         <is>
-          <t>Астильба Арендса "Панк Рок"</t>
+          <t>Астильба Арендса "Пауль Гарден"</t>
         </is>
       </c>
       <c r="C27" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D27" s="7" t="n">
-        <v>339</v>
+        <v>386</v>
       </c>
       <c r="E27" s="7" t="n">
-        <v>407</v>
+        <v>463</v>
       </c>
       <c r="F27" s="7" t="n">
-        <v>44</v>
+        <v>175</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="n">
         <v>22</v>
       </c>
       <c r="B28" s="6" t="inlineStr">
         <is>
-          <t>Астильба Арендса "Пауль Гарден"</t>
+          <t>Астильба Арендса "Фанал"</t>
         </is>
       </c>
       <c r="C28" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D28" s="7" t="n">
         <v>386</v>
       </c>
       <c r="E28" s="7" t="n">
         <v>463</v>
       </c>
       <c r="F28" s="7" t="n">
-        <v>195</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="n">
         <v>23</v>
       </c>
       <c r="B29" s="6" t="inlineStr">
         <is>
           <t>Астильба Арендса "Фанал"</t>
         </is>
       </c>
       <c r="C29" s="5" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="D29" s="7" t="n">
-        <v>386</v>
+        <v>303</v>
       </c>
       <c r="E29" s="7" t="n">
-        <v>463</v>
+        <v>364</v>
       </c>
       <c r="F29" s="7" t="n">
-        <v>138</v>
+        <v>317</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="n">
         <v>24</v>
       </c>
       <c r="B30" s="6" t="inlineStr">
         <is>
-          <t>Астильба Арендса "Фанал"</t>
+          <t>Астильба Арендса "Хэви Метал"</t>
         </is>
       </c>
       <c r="C30" s="5" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="D30" s="7" t="n">
-        <v>303</v>
+        <v>386</v>
       </c>
       <c r="E30" s="7" t="n">
-        <v>364</v>
+        <v>463</v>
       </c>
       <c r="F30" s="7" t="n">
-        <v>1627</v>
+        <v>40</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="n">
         <v>25</v>
       </c>
       <c r="B31" s="6" t="inlineStr">
         <is>
-          <t>Астильба Арендса "Хэви Метал"</t>
+          <t>Астильба Арендса "Элс Шлук"</t>
         </is>
       </c>
       <c r="C31" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D31" s="7" t="n">
         <v>386</v>
       </c>
       <c r="E31" s="7" t="n">
         <v>463</v>
       </c>
       <c r="F31" s="7" t="n">
-        <v>60</v>
+        <v>158</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="n">
         <v>26</v>
       </c>
       <c r="B32" s="6" t="inlineStr">
         <is>
-          <t>Астильба Арендса "Элс Шлук"</t>
+          <t>Астильба Арендса розовая</t>
         </is>
       </c>
       <c r="C32" s="5" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="D32" s="7" t="n">
-        <v>386</v>
+        <v>303</v>
       </c>
       <c r="E32" s="7" t="n">
-        <v>463</v>
+        <v>364</v>
       </c>
       <c r="F32" s="7" t="n">
-        <v>178</v>
+        <v>516</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="n">
         <v>27</v>
       </c>
       <c r="B33" s="6" t="inlineStr">
         <is>
-          <t>Астильба Арендса розовая</t>
+          <t>Астильба белая</t>
         </is>
       </c>
       <c r="C33" s="5" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D33" s="7" t="n">
-        <v>303</v>
+        <v>222</v>
       </c>
       <c r="E33" s="7" t="n">
-        <v>364</v>
+        <v>266</v>
       </c>
       <c r="F33" s="7" t="n">
-        <v>2016</v>
+        <v>246</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="n">
         <v>28</v>
       </c>
       <c r="B34" s="6" t="inlineStr">
         <is>
-          <t>Астильба белая</t>
+          <t>Астильба гибридная "Распберри"</t>
         </is>
       </c>
       <c r="C34" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="D34" s="7" t="n">
-        <v>222</v>
+        <v>386</v>
       </c>
       <c r="E34" s="7" t="n">
-        <v>266</v>
+        <v>463</v>
       </c>
       <c r="F34" s="7" t="n">
-        <v>346</v>
+        <v>30</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5" t="n">
         <v>29</v>
       </c>
       <c r="B35" s="6" t="inlineStr">
         <is>
-          <t>Астильба гибридная "Распберри"</t>
+          <t>Астильба китайская</t>
         </is>
       </c>
       <c r="C35" s="5" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="D35" s="7" t="n">
-        <v>386</v>
+        <v>303</v>
       </c>
       <c r="E35" s="7" t="n">
-        <v>463</v>
+        <v>364</v>
       </c>
       <c r="F35" s="7" t="n">
-        <v>60</v>
+        <v>26</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="5" t="n">
         <v>30</v>
       </c>
       <c r="B36" s="6" t="inlineStr">
         <is>
           <t>Астильба китайская</t>
         </is>
       </c>
       <c r="C36" s="5" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D36" s="7" t="n">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="E36" s="7" t="n">
-        <v>254</v>
+        <v>266</v>
       </c>
       <c r="F36" s="7" t="n">
-        <v>11058</v>
+        <v>219</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="n">
         <v>31</v>
       </c>
       <c r="B37" s="6" t="inlineStr">
         <is>
-          <t>Астильба китайская</t>
+          <t>Астильба китайская "Милк энд Хоней"</t>
         </is>
       </c>
       <c r="C37" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="D37" s="7" t="n">
-        <v>159</v>
+        <v>420</v>
       </c>
       <c r="E37" s="7" t="n">
-        <v>191</v>
+        <v>505</v>
       </c>
       <c r="F37" s="7" t="n">
-        <v>4035</v>
+        <v>201</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="n">
         <v>32</v>
       </c>
       <c r="B38" s="6" t="inlineStr">
         <is>
-          <t>Астильба китайская "Милк энд Хоней"</t>
+          <t>Астильба китайская "Мэгги Дейли"</t>
         </is>
       </c>
       <c r="C38" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D38" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E38" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F38" s="7" t="n">
-        <v>481</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="n">
         <v>33</v>
       </c>
       <c r="B39" s="6" t="inlineStr">
         <is>
-          <t>Астильба китайская "Мэгги Дейли"</t>
+          <t>Астильба китайская "Пумила"</t>
         </is>
       </c>
       <c r="C39" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D39" s="7" t="n">
-        <v>420</v>
+        <v>486</v>
       </c>
       <c r="E39" s="7" t="n">
-        <v>504</v>
+        <v>583</v>
       </c>
       <c r="F39" s="7" t="n">
-        <v>170</v>
+        <v>219</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="n">
         <v>34</v>
       </c>
       <c r="B40" s="6" t="inlineStr">
         <is>
-          <t>Астильба китайская "Пумила"</t>
+          <t>Астильба китайская "Пурпуркерце"</t>
         </is>
       </c>
       <c r="C40" s="5" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="D40" s="7" t="n">
-        <v>486</v>
+        <v>303</v>
       </c>
       <c r="E40" s="7" t="n">
-        <v>583</v>
+        <v>364</v>
       </c>
       <c r="F40" s="7" t="n">
-        <v>239</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="n">
         <v>35</v>
       </c>
       <c r="B41" s="6" t="inlineStr">
         <is>
-          <t>Астильба китайская "Пурпуркерце"</t>
+          <t>Астильба китайская "Финал"</t>
         </is>
       </c>
       <c r="C41" s="5" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="D41" s="7" t="n">
-        <v>303</v>
+        <v>538</v>
       </c>
       <c r="E41" s="7" t="n">
-        <v>364</v>
+        <v>645</v>
       </c>
       <c r="F41" s="7" t="n">
-        <v>1388</v>
+        <v>358</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="5" t="n">
         <v>36</v>
       </c>
       <c r="B42" s="6" t="inlineStr">
         <is>
-          <t>Астильба китайская "Финал"</t>
+          <t>Астильба японская "Бремен"</t>
         </is>
       </c>
       <c r="C42" s="5" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D42" s="7" t="n">
-        <v>538</v>
+        <v>222</v>
       </c>
       <c r="E42" s="7" t="n">
-        <v>645</v>
+        <v>266</v>
       </c>
       <c r="F42" s="7" t="n">
-        <v>378</v>
+        <v>476</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="n">
         <v>37</v>
       </c>
       <c r="B43" s="6" t="inlineStr">
         <is>
-          <t>Астильба японская "Бремен"</t>
+          <t>Астильба японская "Кёльн"</t>
         </is>
       </c>
       <c r="C43" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="D43" s="7" t="n">
-        <v>222</v>
+        <v>303</v>
       </c>
       <c r="E43" s="7" t="n">
-        <v>266</v>
+        <v>364</v>
       </c>
       <c r="F43" s="7" t="n">
-        <v>851</v>
+        <v>316</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="n">
         <v>38</v>
       </c>
       <c r="B44" s="6" t="inlineStr">
         <is>
-          <t>Астильба японская "Кёльн"</t>
+          <t>Астильба японская "Пич Блоссум"</t>
         </is>
       </c>
       <c r="C44" s="5" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="D44" s="7" t="n">
-        <v>303</v>
+        <v>339</v>
       </c>
       <c r="E44" s="7" t="n">
-        <v>364</v>
+        <v>407</v>
       </c>
       <c r="F44" s="7" t="n">
-        <v>316</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="5" t="n">
         <v>39</v>
       </c>
       <c r="B45" s="6" t="inlineStr">
         <is>
-          <t>Астильба японская "Пич Блоссум"</t>
+          <t>Астра альпийская "Леди ин блю"</t>
         </is>
       </c>
       <c r="C45" s="5" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D45" s="7" t="n">
-        <v>339</v>
+        <v>222</v>
       </c>
       <c r="E45" s="7" t="n">
-        <v>407</v>
+        <v>266</v>
       </c>
       <c r="F45" s="7" t="n">
-        <v>34</v>
+        <v>225</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="5" t="n">
         <v>40</v>
       </c>
       <c r="B46" s="6" t="inlineStr">
         <is>
-          <t>Астра альпийская "Леди ин блю"</t>
+          <t>Астра кустарниковая "Дженни"</t>
         </is>
       </c>
       <c r="C46" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D46" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E46" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F46" s="7" t="n">
-        <v>397</v>
+        <v>147</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="5" t="n">
         <v>41</v>
       </c>
       <c r="B47" s="6" t="inlineStr">
         <is>
-          <t>Астра кустарниковая "Дженни"</t>
+          <t>Астра кустарниковая "Розенвихтель"</t>
         </is>
       </c>
       <c r="C47" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="D47" s="7" t="n">
-        <v>222</v>
+        <v>339</v>
       </c>
       <c r="E47" s="7" t="n">
-        <v>266</v>
+        <v>407</v>
       </c>
       <c r="F47" s="7" t="n">
-        <v>197</v>
+        <v>222</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="5" t="n">
         <v>42</v>
       </c>
       <c r="B48" s="6" t="inlineStr">
         <is>
-          <t>Астра кустарниковая "Розенвихтель"</t>
+          <t>Астра кустарниковая "Сноуспрайт"</t>
         </is>
       </c>
       <c r="C48" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D48" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E48" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F48" s="7" t="n">
-        <v>222</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="5" t="n">
         <v>43</v>
       </c>
       <c r="B49" s="6" t="inlineStr">
         <is>
           <t>Астра кустарниковая "Сноуспрайт"</t>
         </is>
       </c>
       <c r="C49" s="5" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D49" s="7" t="n">
-        <v>339</v>
+        <v>222</v>
       </c>
       <c r="E49" s="7" t="n">
-        <v>407</v>
+        <v>266</v>
       </c>
       <c r="F49" s="7" t="n">
-        <v>1893</v>
+        <v>690</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="5" t="n">
         <v>44</v>
       </c>
       <c r="B50" s="6" t="inlineStr">
         <is>
-          <t>Астра кустарниковая "Сноуспрайт"</t>
+          <t>Астра кустарниковая "Элис Хэслем"</t>
         </is>
       </c>
       <c r="C50" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="D50" s="7" t="n">
-        <v>222</v>
+        <v>339</v>
       </c>
       <c r="E50" s="7" t="n">
-        <v>266</v>
+        <v>407</v>
       </c>
       <c r="F50" s="7" t="n">
-        <v>740</v>
+        <v>3201</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="5" t="n">
         <v>45</v>
       </c>
       <c r="B51" s="6" t="inlineStr">
         <is>
           <t>Астра кустарниковая "Элис Хэслем"</t>
         </is>
       </c>
       <c r="C51" s="5" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D51" s="7" t="n">
-        <v>339</v>
+        <v>222</v>
       </c>
       <c r="E51" s="7" t="n">
-        <v>407</v>
+        <v>266</v>
       </c>
       <c r="F51" s="7" t="n">
-        <v>3231</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="5" t="n">
         <v>46</v>
       </c>
       <c r="B52" s="6" t="inlineStr">
         <is>
-          <t>Астра кустарниковая "Элис Хэслем"</t>
+          <t>Астра кустарниковая белая</t>
         </is>
       </c>
       <c r="C52" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D52" s="7" t="n">
-        <v>222</v>
+        <v>159</v>
       </c>
       <c r="E52" s="7" t="n">
-        <v>266</v>
+        <v>191</v>
       </c>
       <c r="F52" s="7" t="n">
-        <v>1278</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="5" t="n">
         <v>47</v>
       </c>
       <c r="B53" s="6" t="inlineStr">
         <is>
-          <t>Астра кустарниковая белая</t>
+          <t>Астра кустарниковая пурпурная</t>
         </is>
       </c>
       <c r="C53" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D53" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E53" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F53" s="7" t="n">
-        <v>1560</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="5" t="n">
         <v>48</v>
       </c>
       <c r="B54" s="6" t="inlineStr">
         <is>
-          <t>Астра кустарниковая пурпурная</t>
+          <t>Астра кустарниковая розовая</t>
         </is>
       </c>
       <c r="C54" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D54" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E54" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F54" s="7" t="n">
-        <v>2050</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="5" t="n">
         <v>49</v>
       </c>
       <c r="B55" s="6" t="inlineStr">
         <is>
-          <t>Астра кустарниковая розовая</t>
+          <t>Астра кустарниковая синяя</t>
         </is>
       </c>
       <c r="C55" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D55" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E55" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F55" s="7" t="n">
-        <v>1501</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="5" t="n">
         <v>50</v>
       </c>
       <c r="B56" s="6" t="inlineStr">
         <is>
-          <t>Астра кустарниковая синяя</t>
+          <t>Астранция крупная</t>
         </is>
       </c>
       <c r="C56" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="D56" s="7" t="n">
-        <v>159</v>
+        <v>303</v>
       </c>
       <c r="E56" s="7" t="n">
-        <v>191</v>
+        <v>364</v>
       </c>
       <c r="F56" s="7" t="n">
-        <v>2555</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="5" t="n">
         <v>51</v>
       </c>
       <c r="B57" s="6" t="inlineStr">
         <is>
-          <t>Астранция крупная</t>
+          <t>Бадан сердцелистный</t>
         </is>
       </c>
       <c r="C57" s="5" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="D57" s="7" t="n">
-        <v>303</v>
+        <v>339</v>
       </c>
       <c r="E57" s="7" t="n">
-        <v>364</v>
+        <v>407</v>
       </c>
       <c r="F57" s="7" t="n">
-        <v>1600</v>
+        <v>446</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="5" t="n">
         <v>52</v>
       </c>
       <c r="B58" s="6" t="inlineStr">
         <is>
-          <t>Бадан сердцелистный</t>
+          <t>Бадан сердцелистный белый</t>
         </is>
       </c>
       <c r="C58" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D58" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E58" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F58" s="7" t="n">
-        <v>526</v>
+        <v>207</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="5" t="n">
         <v>53</v>
       </c>
       <c r="B59" s="6" t="inlineStr">
         <is>
-          <t>Бадан сердцелистный белый</t>
+          <t>Бадан толстолистный</t>
         </is>
       </c>
       <c r="C59" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D59" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E59" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F59" s="7" t="n">
-        <v>237</v>
+        <v>31</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="5" t="n">
         <v>54</v>
       </c>
       <c r="B60" s="6" t="inlineStr">
         <is>
-          <t>Бадан толстолистный</t>
+          <t>Барвинок малый "Альба"</t>
         </is>
       </c>
       <c r="C60" s="5" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D60" s="7" t="n">
-        <v>339</v>
+        <v>222</v>
       </c>
       <c r="E60" s="7" t="n">
-        <v>407</v>
+        <v>266</v>
       </c>
       <c r="F60" s="7" t="n">
-        <v>62</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="5" t="n">
         <v>55</v>
       </c>
       <c r="B61" s="6" t="inlineStr">
         <is>
-          <t>Барвинок малый "Альба"</t>
+          <t>Барвинок малый синий</t>
         </is>
       </c>
       <c r="C61" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D61" s="7" t="n">
-        <v>222</v>
+        <v>159</v>
       </c>
       <c r="E61" s="7" t="n">
-        <v>266</v>
+        <v>191</v>
       </c>
       <c r="F61" s="7" t="n">
-        <v>4368</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="5" t="n">
         <v>56</v>
       </c>
       <c r="B62" s="6" t="inlineStr">
         <is>
-          <t>Барвинок малый синий</t>
+          <t>Бор развесистый</t>
         </is>
       </c>
       <c r="C62" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="D62" s="7" t="n">
-        <v>159</v>
+        <v>212</v>
       </c>
       <c r="E62" s="7" t="n">
-        <v>191</v>
+        <v>254</v>
       </c>
       <c r="F62" s="7" t="n">
-        <v>2664</v>
+        <v>264</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="5" t="n">
         <v>57</v>
       </c>
       <c r="B63" s="6" t="inlineStr">
         <is>
           <t>Бор развесистый</t>
         </is>
       </c>
       <c r="C63" s="5" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D63" s="7" t="n">
-        <v>212</v>
+        <v>159</v>
       </c>
       <c r="E63" s="7" t="n">
-        <v>254</v>
+        <v>191</v>
       </c>
       <c r="F63" s="7" t="n">
-        <v>264</v>
+        <v>544</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="5" t="n">
         <v>58</v>
       </c>
       <c r="B64" s="6" t="inlineStr">
         <is>
-          <t>Бор развесистый</t>
+          <t>Бриза средняя</t>
         </is>
       </c>
       <c r="C64" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="D64" s="7" t="n">
-        <v>159</v>
+        <v>339</v>
       </c>
       <c r="E64" s="7" t="n">
-        <v>191</v>
+        <v>407</v>
       </c>
       <c r="F64" s="7" t="n">
-        <v>544</v>
+        <v>440</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="5" t="n">
         <v>59</v>
       </c>
       <c r="B65" s="6" t="inlineStr">
         <is>
-          <t>Бриза средняя</t>
+          <t>Брунера сибирская</t>
         </is>
       </c>
       <c r="C65" s="5" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D65" s="7" t="n">
-        <v>339</v>
+        <v>159</v>
       </c>
       <c r="E65" s="7" t="n">
-        <v>407</v>
+        <v>191</v>
       </c>
       <c r="F65" s="7" t="n">
-        <v>440</v>
+        <v>4666</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="5" t="n">
         <v>60</v>
       </c>
       <c r="B66" s="6" t="inlineStr">
         <is>
-          <t>Брунера сибирская</t>
+          <t>Бруннера крупнолистная</t>
         </is>
       </c>
       <c r="C66" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D66" s="7" t="n">
-        <v>159</v>
+        <v>222</v>
       </c>
       <c r="E66" s="7" t="n">
-        <v>191</v>
+        <v>266</v>
       </c>
       <c r="F66" s="7" t="n">
-        <v>4666</v>
+        <v>463</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="5" t="n">
         <v>61</v>
       </c>
       <c r="B67" s="6" t="inlineStr">
         <is>
-          <t>Бруннера крупнолистная</t>
+          <t>Бруннера сибирская</t>
         </is>
       </c>
       <c r="C67" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D67" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E67" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F67" s="7" t="n">
-        <v>464</v>
+        <v>167</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="5" t="n">
         <v>62</v>
       </c>
       <c r="B68" s="6" t="inlineStr">
         <is>
-          <t>Бруннера сибирская</t>
+          <t>Бузульник Пржевальского</t>
         </is>
       </c>
       <c r="C68" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="D68" s="7" t="n">
-        <v>222</v>
+        <v>303</v>
       </c>
       <c r="E68" s="7" t="n">
-        <v>266</v>
+        <v>364</v>
       </c>
       <c r="F68" s="7" t="n">
-        <v>167</v>
+        <v>129</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="5" t="n">
         <v>63</v>
       </c>
       <c r="B69" s="6" t="inlineStr">
         <is>
-          <t>Бузульник Пржевальского</t>
+          <t>Бузульник Хессей</t>
         </is>
       </c>
       <c r="C69" s="5" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D69" s="7" t="n">
-        <v>303</v>
+        <v>222</v>
       </c>
       <c r="E69" s="7" t="n">
-        <v>364</v>
+        <v>266</v>
       </c>
       <c r="F69" s="7" t="n">
-        <v>159</v>
+        <v>986</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="5" t="n">
         <v>64</v>
       </c>
       <c r="B70" s="6" t="inlineStr">
         <is>
-          <t>Бузульник Хессей</t>
+          <t>Бузульник зубчатый</t>
         </is>
       </c>
       <c r="C70" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="D70" s="7" t="n">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="E70" s="7" t="n">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="F70" s="7" t="n">
-        <v>989</v>
+        <v>3233</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="5" t="n">
         <v>65</v>
       </c>
       <c r="B71" s="6" t="inlineStr">
         <is>
-          <t>Бузульник зубчатый</t>
+          <t>Бузульник зубчатый "Отелло"</t>
         </is>
       </c>
       <c r="C71" s="5" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="D71" s="7" t="n">
-        <v>212</v>
+        <v>339</v>
       </c>
       <c r="E71" s="7" t="n">
-        <v>254</v>
+        <v>407</v>
       </c>
       <c r="F71" s="7" t="n">
-        <v>3233</v>
+        <v>204</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="5" t="n">
         <v>66</v>
       </c>
       <c r="B72" s="6" t="inlineStr">
         <is>
           <t>Бузульник зубчатый "Отелло"</t>
         </is>
       </c>
       <c r="C72" s="5" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D72" s="7" t="n">
-        <v>339</v>
+        <v>222</v>
       </c>
       <c r="E72" s="7" t="n">
-        <v>407</v>
+        <v>266</v>
       </c>
       <c r="F72" s="7" t="n">
-        <v>204</v>
+        <v>614</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="5" t="n">
         <v>67</v>
       </c>
       <c r="B73" s="6" t="inlineStr">
         <is>
-          <t>Бузульник зубчатый "Отелло"</t>
+          <t>Бухарник мягкий</t>
         </is>
       </c>
       <c r="C73" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D73" s="7" t="n">
-        <v>222</v>
+        <v>159</v>
       </c>
       <c r="E73" s="7" t="n">
-        <v>266</v>
+        <v>191</v>
       </c>
       <c r="F73" s="7" t="n">
-        <v>781</v>
+        <v>650</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="5" t="n">
         <v>68</v>
       </c>
       <c r="B74" s="6" t="inlineStr">
         <is>
-          <t>Бухарник мягкий</t>
+          <t>Вальдштейния гравилатовидная</t>
         </is>
       </c>
       <c r="C74" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D74" s="7" t="n">
-        <v>159</v>
+        <v>222</v>
       </c>
       <c r="E74" s="7" t="n">
-        <v>191</v>
+        <v>266</v>
       </c>
       <c r="F74" s="7" t="n">
-        <v>650</v>
+        <v>258</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="5" t="n">
         <v>69</v>
       </c>
       <c r="B75" s="6" t="inlineStr">
         <is>
-          <t>Вальдштейния гравилатовидная</t>
+          <t>Вейник остроцветковый "Аваланш"</t>
         </is>
       </c>
       <c r="C75" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="D75" s="7" t="n">
-        <v>222</v>
+        <v>339</v>
       </c>
       <c r="E75" s="7" t="n">
-        <v>266</v>
+        <v>407</v>
       </c>
       <c r="F75" s="7" t="n">
-        <v>313</v>
+        <v>107</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="5" t="n">
         <v>70</v>
       </c>
       <c r="B76" s="6" t="inlineStr">
         <is>
-          <t>Вейник остроцветковый "Аваланш"</t>
+          <t>Вейник остроцветковый "Вальденбух"</t>
         </is>
       </c>
       <c r="C76" s="5" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D76" s="7" t="n">
-        <v>339</v>
+        <v>222</v>
       </c>
       <c r="E76" s="7" t="n">
-        <v>407</v>
+        <v>266</v>
       </c>
       <c r="F76" s="7" t="n">
-        <v>107</v>
+        <v>984</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="n">
         <v>71</v>
       </c>
       <c r="B77" s="6" t="inlineStr">
         <is>
-          <t>Вейник остроцветковый "Вальденбух"</t>
+          <t>Вейник остроцветковый "Овердам"</t>
         </is>
       </c>
       <c r="C77" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D77" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E77" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F77" s="7" t="n">
-        <v>984</v>
+        <v>128</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="5" t="n">
         <v>72</v>
       </c>
       <c r="B78" s="6" t="inlineStr">
         <is>
-          <t>Вейник остроцветковый "Овердам"</t>
+          <t>Вейник остроцветковый "Эльдорадо"</t>
         </is>
       </c>
       <c r="C78" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="D78" s="7" t="n">
-        <v>222</v>
+        <v>420</v>
       </c>
       <c r="E78" s="7" t="n">
-        <v>266</v>
+        <v>505</v>
       </c>
       <c r="F78" s="7" t="n">
-        <v>141</v>
+        <v>163</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="n">
         <v>73</v>
       </c>
       <c r="B79" s="6" t="inlineStr">
         <is>
-          <t>Вейник остроцветковый "Эльдорадо"</t>
+          <t>Вейник остроцветковый Карл Форстер</t>
         </is>
       </c>
       <c r="C79" s="5" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D79" s="7" t="n">
-        <v>420</v>
+        <v>222</v>
       </c>
       <c r="E79" s="7" t="n">
-        <v>504</v>
+        <v>266</v>
       </c>
       <c r="F79" s="7" t="n">
-        <v>165</v>
+        <v>408</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="n">
         <v>74</v>
       </c>
       <c r="B80" s="6" t="inlineStr">
         <is>
-          <t>Вейник остроцветковый Карл Форстер</t>
+          <t xml:space="preserve">Вербейник ландышевый </t>
         </is>
       </c>
       <c r="C80" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D80" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E80" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F80" s="7" t="n">
-        <v>5740</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="n">
         <v>75</v>
       </c>
       <c r="B81" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Вербейник ландышевый </t>
+          <t xml:space="preserve">Вербейник монетчатый </t>
         </is>
       </c>
       <c r="C81" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D81" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E81" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F81" s="7" t="n">
-        <v>2000</v>
+        <v>600</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="5" t="n">
         <v>76</v>
       </c>
       <c r="B82" s="6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Вербейник монетчатый </t>
+          <t>Вербейник реснитчатый</t>
         </is>
       </c>
       <c r="C82" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D82" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E82" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F82" s="7" t="n">
-        <v>600</v>
+        <v>336</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="n">
         <v>77</v>
       </c>
       <c r="B83" s="6" t="inlineStr">
         <is>
-          <t>Вербейник реснитчатый</t>
+          <t>Вербейник точечный</t>
         </is>
       </c>
       <c r="C83" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="D83" s="7" t="n">
-        <v>159</v>
+        <v>339</v>
       </c>
       <c r="E83" s="7" t="n">
-        <v>191</v>
+        <v>407</v>
       </c>
       <c r="F83" s="7" t="n">
-        <v>336</v>
+        <v>205</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="5" t="n">
         <v>78</v>
       </c>
       <c r="B84" s="6" t="inlineStr">
         <is>
           <t>Вербейник точечный</t>
         </is>
       </c>
       <c r="C84" s="5" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D84" s="7" t="n">
-        <v>339</v>
+        <v>222</v>
       </c>
       <c r="E84" s="7" t="n">
-        <v>407</v>
+        <v>266</v>
       </c>
       <c r="F84" s="7" t="n">
-        <v>205</v>
+        <v>375</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="5" t="n">
         <v>79</v>
       </c>
       <c r="B85" s="6" t="inlineStr">
         <is>
-          <t>Вербейник точечный</t>
+          <t>Вербейник точечный "Александр"</t>
         </is>
       </c>
       <c r="C85" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="D85" s="7" t="n">
-        <v>222</v>
+        <v>339</v>
       </c>
       <c r="E85" s="7" t="n">
-        <v>266</v>
+        <v>407</v>
       </c>
       <c r="F85" s="7" t="n">
-        <v>380</v>
+        <v>105</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="5" t="n">
         <v>80</v>
       </c>
       <c r="B86" s="6" t="inlineStr">
         <is>
           <t>Вербейник точечный "Александр"</t>
         </is>
       </c>
       <c r="C86" s="5" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D86" s="7" t="n">
-        <v>339</v>
+        <v>222</v>
       </c>
       <c r="E86" s="7" t="n">
-        <v>407</v>
+        <v>266</v>
       </c>
       <c r="F86" s="7" t="n">
-        <v>123</v>
+        <v>69</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="5" t="n">
         <v>81</v>
       </c>
       <c r="B87" s="6" t="inlineStr">
         <is>
-          <t>Вербейник точечный "Александр"</t>
+          <t>Вероника горечавковая</t>
         </is>
       </c>
       <c r="C87" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D87" s="7" t="n">
-        <v>222</v>
+        <v>159</v>
       </c>
       <c r="E87" s="7" t="n">
-        <v>266</v>
+        <v>191</v>
       </c>
       <c r="F87" s="7" t="n">
-        <v>167</v>
+        <v>572</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="5" t="n">
         <v>82</v>
       </c>
       <c r="B88" s="6" t="inlineStr">
         <is>
-          <t>Вероника горечавковая</t>
+          <t>Вероника длиннолистная "Мариетта" (фиолет.)</t>
         </is>
       </c>
       <c r="C88" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D88" s="7" t="n">
-        <v>159</v>
+        <v>222</v>
       </c>
       <c r="E88" s="7" t="n">
-        <v>191</v>
+        <v>266</v>
       </c>
       <c r="F88" s="7" t="n">
-        <v>572</v>
+        <v>102</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="5" t="n">
         <v>83</v>
       </c>
       <c r="B89" s="6" t="inlineStr">
         <is>
-          <t>Вероника длиннолистная "Мариетта" (фиолет.)</t>
+          <t>Вероника колосистая голубая</t>
         </is>
       </c>
       <c r="C89" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="D89" s="7" t="n">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="E89" s="7" t="n">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="F89" s="7" t="n">
-        <v>102</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="5" t="n">
         <v>84</v>
       </c>
       <c r="B90" s="6" t="inlineStr">
         <is>
-          <t>Вероника колосистая голубая</t>
+          <t>Вероника колосковая небесно-голубая</t>
         </is>
       </c>
       <c r="C90" s="5" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D90" s="7" t="n">
-        <v>212</v>
+        <v>159</v>
       </c>
       <c r="E90" s="7" t="n">
-        <v>254</v>
+        <v>191</v>
       </c>
       <c r="F90" s="7" t="n">
-        <v>1434</v>
+        <v>4507</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="5" t="n">
         <v>85</v>
       </c>
       <c r="B91" s="6" t="inlineStr">
         <is>
-          <t>Вероника колосковая небесно-голубая</t>
+          <t>Вероника колосковая розовая</t>
         </is>
       </c>
       <c r="C91" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="D91" s="7" t="n">
-        <v>159</v>
+        <v>212</v>
       </c>
       <c r="E91" s="7" t="n">
-        <v>191</v>
+        <v>254</v>
       </c>
       <c r="F91" s="7" t="n">
-        <v>4507</v>
+        <v>231</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="5" t="n">
         <v>86</v>
       </c>
       <c r="B92" s="6" t="inlineStr">
         <is>
           <t>Вероника колосковая розовая</t>
         </is>
       </c>
       <c r="C92" s="5" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D92" s="7" t="n">
-        <v>212</v>
+        <v>159</v>
       </c>
       <c r="E92" s="7" t="n">
-        <v>254</v>
+        <v>191</v>
       </c>
       <c r="F92" s="7" t="n">
-        <v>231</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="5" t="n">
         <v>87</v>
       </c>
       <c r="B93" s="6" t="inlineStr">
         <is>
-          <t>Вероника колосковая розовая</t>
+          <t>Вероникаструм виргинский синий</t>
         </is>
       </c>
       <c r="C93" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="D93" s="7" t="n">
-        <v>159</v>
+        <v>212</v>
       </c>
       <c r="E93" s="7" t="n">
-        <v>191</v>
+        <v>254</v>
       </c>
       <c r="F93" s="7" t="n">
-        <v>1000</v>
+        <v>697</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="5" t="n">
         <v>88</v>
       </c>
       <c r="B94" s="6" t="inlineStr">
         <is>
-          <t>Вероникаструм виргинский синий</t>
+          <t>Вероникоаструм розовый</t>
         </is>
       </c>
       <c r="C94" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D94" s="7" t="n">
         <v>212</v>
       </c>
       <c r="E94" s="7" t="n">
         <v>254</v>
       </c>
       <c r="F94" s="7" t="n">
-        <v>697</v>
+        <v>372</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="5" t="n">
         <v>89</v>
       </c>
       <c r="B95" s="6" t="inlineStr">
         <is>
-          <t>Вероникоаструм розовый</t>
+          <t>Вероникоаструм синий</t>
         </is>
       </c>
       <c r="C95" s="5" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D95" s="7" t="n">
-        <v>212</v>
+        <v>159</v>
       </c>
       <c r="E95" s="7" t="n">
-        <v>254</v>
+        <v>191</v>
       </c>
       <c r="F95" s="7" t="n">
-        <v>372</v>
+        <v>390</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="5" t="n">
         <v>90</v>
       </c>
       <c r="B96" s="6" t="inlineStr">
         <is>
-          <t>Вероникоаструм синий</t>
+          <t>Волжанка двудомная (Арункус)</t>
         </is>
       </c>
       <c r="C96" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="D96" s="7" t="n">
-        <v>159</v>
+        <v>303</v>
       </c>
       <c r="E96" s="7" t="n">
-        <v>191</v>
+        <v>364</v>
       </c>
       <c r="F96" s="7" t="n">
-        <v>390</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="5" t="n">
         <v>91</v>
       </c>
       <c r="B97" s="6" t="inlineStr">
         <is>
-          <t>Волжанка двудомная (Арункус)</t>
+          <t>Гайлардия Кобольд / Гоблин</t>
         </is>
       </c>
       <c r="C97" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D97" s="7" t="n">
-        <v>303</v>
+        <v>212</v>
       </c>
       <c r="E97" s="7" t="n">
-        <v>364</v>
+        <v>254</v>
       </c>
       <c r="F97" s="7" t="n">
-        <v>865</v>
+        <v>226</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="5" t="n">
         <v>92</v>
       </c>
       <c r="B98" s="6" t="inlineStr">
         <is>
           <t>Гайлардия Кобольд / Гоблин</t>
         </is>
       </c>
       <c r="C98" s="5" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D98" s="7" t="n">
-        <v>212</v>
+        <v>159</v>
       </c>
       <c r="E98" s="7" t="n">
-        <v>254</v>
+        <v>191</v>
       </c>
       <c r="F98" s="7" t="n">
-        <v>226</v>
+        <v>36</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="5" t="n">
         <v>93</v>
       </c>
       <c r="B99" s="6" t="inlineStr">
         <is>
-          <t>Гайлардия Кобольд / Гоблин</t>
+          <t>Гвоздика кавказская</t>
         </is>
       </c>
       <c r="C99" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="D99" s="7" t="n">
-        <v>159</v>
+        <v>212</v>
       </c>
       <c r="E99" s="7" t="n">
-        <v>191</v>
+        <v>254</v>
       </c>
       <c r="F99" s="7" t="n">
-        <v>36</v>
+        <v>501</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="5" t="n">
         <v>94</v>
       </c>
       <c r="B100" s="6" t="inlineStr">
         <is>
-          <t>Гвоздика кавказская</t>
+          <t>Гвоздика песчаная "Бахрома"  (розовая)</t>
         </is>
       </c>
       <c r="C100" s="5" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D100" s="7" t="n">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="E100" s="7" t="n">
-        <v>254</v>
+        <v>266</v>
       </c>
       <c r="F100" s="7" t="n">
-        <v>501</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="n">
         <v>95</v>
       </c>
       <c r="B101" s="6" t="inlineStr">
         <is>
-          <t>Гвоздика песчаная "Бахрома"  (розовая)</t>
+          <t>Гвоздика серо-голубая</t>
         </is>
       </c>
       <c r="C101" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D101" s="7" t="n">
-        <v>222</v>
+        <v>159</v>
       </c>
       <c r="E101" s="7" t="n">
-        <v>266</v>
+        <v>191</v>
       </c>
       <c r="F101" s="7" t="n">
-        <v>1945</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="n">
         <v>96</v>
       </c>
       <c r="B102" s="6" t="inlineStr">
         <is>
-          <t>Гвоздика серо-голубая</t>
+          <t>Гвоздика турецкая Махровая</t>
         </is>
       </c>
       <c r="C102" s="5" t="inlineStr">
         <is>
-          <t>P9</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="D102" s="7" t="n">
-        <v>159</v>
+        <v>212</v>
       </c>
       <c r="E102" s="7" t="n">
-        <v>191</v>
+        <v>254</v>
       </c>
       <c r="F102" s="7" t="n">
-        <v>1152</v>
+        <v>349</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="5" t="n">
         <v>97</v>
       </c>
       <c r="B103" s="6" t="inlineStr">
         <is>
-          <t>Гвоздика турецкая Махровая</t>
+          <t>Гвоздика турецкая махровая (смесь окрасок)</t>
         </is>
       </c>
       <c r="C103" s="5" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>P9</t>
         </is>
       </c>
       <c r="D103" s="7" t="n">
-        <v>212</v>
+        <v>159</v>
       </c>
       <c r="E103" s="7" t="n">
-        <v>254</v>
+        <v>191</v>
       </c>
       <c r="F103" s="7" t="n">
-        <v>349</v>
+        <v>865</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="5" t="n">
         <v>98</v>
       </c>
       <c r="B104" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">Гейхера Вайт Клауд </t>
         </is>
       </c>
       <c r="C104" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D104" s="7" t="n">
         <v>212</v>
       </c>
       <c r="E104" s="7" t="n">
         <v>254</v>
       </c>
       <c r="F104" s="7" t="n">
         <v>405</v>
       </c>
@@ -2940,147 +2940,147 @@
       <c r="F105" s="7" t="n">
         <v>600</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="5" t="n">
         <v>100</v>
       </c>
       <c r="B106" s="6" t="inlineStr">
         <is>
           <t>Гейхера гибридная "Кан Кан"</t>
         </is>
       </c>
       <c r="C106" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D106" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E106" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F106" s="7" t="n">
-        <v>2382</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="5" t="n">
         <v>101</v>
       </c>
       <c r="B107" s="6" t="inlineStr">
         <is>
           <t>Гейхера гибридная "Сильвер Индиана"</t>
         </is>
       </c>
       <c r="C107" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D107" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E107" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F107" s="7" t="n">
-        <v>200</v>
+        <v>222</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="5" t="n">
         <v>102</v>
       </c>
       <c r="B108" s="6" t="inlineStr">
         <is>
           <t>Гейхера гибридная "Сильвер Индиана"</t>
         </is>
       </c>
       <c r="C108" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D108" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E108" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F108" s="7" t="n">
-        <v>1484</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="5" t="n">
         <v>103</v>
       </c>
       <c r="B109" s="6" t="inlineStr">
         <is>
           <t>Гейхера кроваво-красная "Ред Спанглз"</t>
         </is>
       </c>
       <c r="C109" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D109" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E109" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F109" s="7" t="n">
-        <v>317</v>
+        <v>784</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="n">
         <v>104</v>
       </c>
       <c r="B110" s="6" t="inlineStr">
         <is>
           <t>Гейхера кроваво-красная "Ред Спанглз"</t>
         </is>
       </c>
       <c r="C110" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D110" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E110" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F110" s="7" t="n">
-        <v>528</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="5" t="n">
         <v>105</v>
       </c>
       <c r="B111" s="6" t="inlineStr">
         <is>
           <t>Гейхера мелкоцветковая "Палас Перпл"</t>
         </is>
       </c>
       <c r="C111" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D111" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E111" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F111" s="7" t="n">
         <v>487</v>
       </c>
@@ -3132,147 +3132,147 @@
       <c r="F113" s="7" t="n">
         <v>2214</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="5" t="n">
         <v>108</v>
       </c>
       <c r="B114" s="6" t="inlineStr">
         <is>
           <t>Гейхера мохнатая</t>
         </is>
       </c>
       <c r="C114" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D114" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E114" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F114" s="7" t="n">
-        <v>331</v>
+        <v>239</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="5" t="n">
         <v>109</v>
       </c>
       <c r="B115" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">Гейхера трясунковидная </t>
         </is>
       </c>
       <c r="C115" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D115" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E115" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F115" s="7" t="n">
         <v>1800</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="5" t="n">
         <v>110</v>
       </c>
       <c r="B116" s="6" t="inlineStr">
         <is>
           <t>Гейхера цилиндрическая "Грин Финч"</t>
         </is>
       </c>
       <c r="C116" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D116" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E116" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F116" s="7" t="n">
-        <v>160</v>
+        <v>135</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="5" t="n">
         <v>111</v>
       </c>
       <c r="B117" s="6" t="inlineStr">
         <is>
           <t>Гейхера цилиндрическая "Грин Финч"</t>
         </is>
       </c>
       <c r="C117" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D117" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E117" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F117" s="7" t="n">
-        <v>713</v>
+        <v>750</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="5" t="n">
         <v>112</v>
       </c>
       <c r="B118" s="6" t="inlineStr">
         <is>
           <t>Гелениум осенний "Канария"</t>
         </is>
       </c>
       <c r="C118" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D118" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E118" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F118" s="7" t="n">
-        <v>319</v>
+        <v>69</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="5" t="n">
         <v>113</v>
       </c>
       <c r="B119" s="6" t="inlineStr">
         <is>
           <t>Гелениум осенний "Моерхайм Бьюти"</t>
         </is>
       </c>
       <c r="C119" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D119" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E119" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F119" s="7" t="n">
         <v>84</v>
       </c>
@@ -3369,174 +3369,174 @@
       <c r="E123" s="7" t="n">
         <v>254</v>
       </c>
       <c r="F123" s="7" t="n">
         <v>1675</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="5" t="n">
         <v>118</v>
       </c>
       <c r="B124" s="6" t="inlineStr">
         <is>
           <t>Герань изменчивая</t>
         </is>
       </c>
       <c r="C124" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D124" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E124" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F124" s="7" t="n">
         <v>195</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="5" t="n">
         <v>119</v>
       </c>
       <c r="B125" s="6" t="inlineStr">
         <is>
           <t>Герань кантабрийская "Сайнт Оле"</t>
         </is>
       </c>
       <c r="C125" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D125" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E125" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F125" s="7" t="n">
         <v>56</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="5" t="n">
         <v>120</v>
       </c>
       <c r="B126" s="6" t="inlineStr">
         <is>
           <t>Герань кроваво-красная "Макс Фрай"</t>
         </is>
       </c>
       <c r="C126" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D126" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E126" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F126" s="7" t="n">
-        <v>229</v>
+        <v>109</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="5" t="n">
         <v>121</v>
       </c>
       <c r="B127" s="6" t="inlineStr">
         <is>
           <t>Герань кроваво-красная "Стратум"</t>
         </is>
       </c>
       <c r="C127" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D127" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E127" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F127" s="7" t="n">
-        <v>294</v>
+        <v>94</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="5" t="n">
         <v>122</v>
       </c>
       <c r="B128" s="6" t="inlineStr">
         <is>
           <t>Герань крупнокорневищная</t>
         </is>
       </c>
       <c r="C128" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D128" s="7" t="n">
-        <v>159</v>
+        <v>303</v>
       </c>
       <c r="E128" s="7" t="n">
-        <v>191</v>
+        <v>364</v>
       </c>
       <c r="F128" s="7" t="n">
-        <v>47</v>
+        <v>820</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="5" t="n">
         <v>123</v>
       </c>
       <c r="B129" s="6" t="inlineStr">
         <is>
           <t>Герань оксонская "Роуз Клэр"</t>
         </is>
       </c>
       <c r="C129" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D129" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E129" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F129" s="7" t="n">
-        <v>103</v>
+        <v>63</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="5" t="n">
         <v>124</v>
       </c>
       <c r="B130" s="6" t="inlineStr">
         <is>
           <t>Герань красно-бурая</t>
         </is>
       </c>
       <c r="C130" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D130" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E130" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F130" s="7" t="n">
         <v>244</v>
       </c>
@@ -3636,147 +3636,147 @@
       <c r="F134" s="7" t="n">
         <v>2196</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="5" t="n">
         <v>129</v>
       </c>
       <c r="B135" s="6" t="inlineStr">
         <is>
           <t>Горечавка даурская</t>
         </is>
       </c>
       <c r="C135" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D135" s="7" t="n">
         <v>303</v>
       </c>
       <c r="E135" s="7" t="n">
         <v>364</v>
       </c>
       <c r="F135" s="7" t="n">
-        <v>183</v>
+        <v>178</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="5" t="n">
         <v>130</v>
       </c>
       <c r="B136" s="6" t="inlineStr">
         <is>
           <t>Гравилат чилийский</t>
         </is>
       </c>
       <c r="C136" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D136" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E136" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F136" s="7" t="n">
         <v>1368</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="5" t="n">
         <v>131</v>
       </c>
       <c r="B137" s="6" t="inlineStr">
         <is>
           <t>Девясил мечелистный</t>
         </is>
       </c>
       <c r="C137" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D137" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E137" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F137" s="7" t="n">
-        <v>932</v>
+        <v>931</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="5" t="n">
         <v>132</v>
       </c>
       <c r="B138" s="6" t="inlineStr">
         <is>
           <t>Дербенник иволистный</t>
         </is>
       </c>
       <c r="C138" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D138" s="7" t="n">
         <v>303</v>
       </c>
       <c r="E138" s="7" t="n">
         <v>364</v>
       </c>
       <c r="F138" s="7" t="n">
-        <v>2201</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="5" t="n">
         <v>133</v>
       </c>
       <c r="B139" s="6" t="inlineStr">
         <is>
           <t>Дербенник иволистный Роберт</t>
         </is>
       </c>
       <c r="C139" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D139" s="7" t="n">
-        <v>159</v>
+        <v>222</v>
       </c>
       <c r="E139" s="7" t="n">
-        <v>191</v>
+        <v>266</v>
       </c>
       <c r="F139" s="7" t="n">
-        <v>3455</v>
+        <v>0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="5" t="n">
         <v>134</v>
       </c>
       <c r="B140" s="6" t="inlineStr">
         <is>
           <t>Дицентра великолепная</t>
         </is>
       </c>
       <c r="C140" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D140" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E140" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F140" s="7" t="n">
         <v>550</v>
       </c>
@@ -3804,99 +3804,99 @@
       <c r="F141" s="7" t="n">
         <v>366</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="5" t="n">
         <v>136</v>
       </c>
       <c r="B142" s="6" t="inlineStr">
         <is>
           <t>Душица обыкновенная</t>
         </is>
       </c>
       <c r="C142" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D142" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E142" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F142" s="7" t="n">
-        <v>791</v>
+        <v>770</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="5" t="n">
         <v>137</v>
       </c>
       <c r="B143" s="6" t="inlineStr">
         <is>
           <t>Душица обыкновенная Голд Наггет</t>
         </is>
       </c>
       <c r="C143" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D143" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E143" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F143" s="7" t="n">
         <v>900</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="5" t="n">
         <v>138</v>
       </c>
       <c r="B144" s="6" t="inlineStr">
         <is>
           <t>Дюшенея индийская</t>
         </is>
       </c>
       <c r="C144" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D144" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E144" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F144" s="7" t="n">
-        <v>364</v>
+        <v>314</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="5" t="n">
         <v>139</v>
       </c>
       <c r="B145" s="6" t="inlineStr">
         <is>
           <t>Живучка (сорта)</t>
         </is>
       </c>
       <c r="C145" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D145" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E145" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F145" s="7" t="n">
         <v>193</v>
       </c>
@@ -3924,171 +3924,171 @@
       <c r="F146" s="7" t="n">
         <v>231</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="5" t="n">
         <v>141</v>
       </c>
       <c r="B147" s="6" t="inlineStr">
         <is>
           <t>Живучка ползучая "Бургунди Глоу"</t>
         </is>
       </c>
       <c r="C147" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D147" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E147" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F147" s="7" t="n">
-        <v>609</v>
+        <v>567</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="5" t="n">
         <v>142</v>
       </c>
       <c r="B148" s="6" t="inlineStr">
         <is>
           <t>Живучка ползучая "Принцесса Надя"</t>
         </is>
       </c>
       <c r="C148" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D148" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E148" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F148" s="7" t="n">
-        <v>1266</v>
+        <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="5" t="n">
         <v>143</v>
       </c>
       <c r="B149" s="6" t="inlineStr">
         <is>
           <t>Живучка ползучая "Розеа"</t>
         </is>
       </c>
       <c r="C149" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D149" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E149" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F149" s="7" t="n">
         <v>940</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="5" t="n">
         <v>144</v>
       </c>
       <c r="B150" s="6" t="inlineStr">
         <is>
           <t>Живучка ползучая "Чоколате Чип"</t>
         </is>
       </c>
       <c r="C150" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D150" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E150" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F150" s="7" t="n">
-        <v>1290</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="5" t="n">
         <v>145</v>
       </c>
       <c r="B151" s="6" t="inlineStr">
         <is>
           <t>Земляника "Пинк Панда"</t>
         </is>
       </c>
       <c r="C151" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D151" s="7" t="n">
         <v>174</v>
       </c>
       <c r="E151" s="7" t="n">
         <v>209</v>
       </c>
       <c r="F151" s="7" t="n">
-        <v>341</v>
+        <v>339</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="5" t="n">
         <v>146</v>
       </c>
       <c r="B152" s="6" t="inlineStr">
         <is>
           <t>Золотарник (Солидаго) гибридный "Нана Новет"</t>
         </is>
       </c>
       <c r="C152" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D152" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E152" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F152" s="7" t="n">
-        <v>1121</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="5" t="n">
         <v>147</v>
       </c>
       <c r="B153" s="6" t="inlineStr">
         <is>
           <t>Золотарник канадский</t>
         </is>
       </c>
       <c r="C153" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D153" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E153" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F153" s="7" t="n">
         <v>880</v>
       </c>
@@ -4164,51 +4164,51 @@
       <c r="F156" s="7" t="n">
         <v>411</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="5" t="n">
         <v>151</v>
       </c>
       <c r="B157" s="6" t="inlineStr">
         <is>
           <t>Ирис ложноаировидный (болотный) "Вариегата"</t>
         </is>
       </c>
       <c r="C157" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D157" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E157" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F157" s="7" t="n">
-        <v>1813</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="5" t="n">
         <v>152</v>
       </c>
       <c r="B158" s="6" t="inlineStr">
         <is>
           <t>Ирис ложноаировидный (болотный) "Вариегата"</t>
         </is>
       </c>
       <c r="C158" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D158" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E158" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F158" s="7" t="n">
         <v>47</v>
       </c>
@@ -4236,387 +4236,387 @@
       <c r="F159" s="7" t="n">
         <v>500</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="5" t="n">
         <v>154</v>
       </c>
       <c r="B160" s="6" t="inlineStr">
         <is>
           <t>Ирис сибирский</t>
         </is>
       </c>
       <c r="C160" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D160" s="7" t="n">
         <v>329</v>
       </c>
       <c r="E160" s="7" t="n">
         <v>395</v>
       </c>
       <c r="F160" s="7" t="n">
-        <v>1015</v>
+        <v>965</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="5" t="n">
         <v>155</v>
       </c>
       <c r="B161" s="6" t="inlineStr">
         <is>
           <t>Ирис сибирский "Империал Опал"</t>
         </is>
       </c>
       <c r="C161" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D161" s="7" t="n">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="E161" s="7" t="n">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="F161" s="7" t="n">
-        <v>520</v>
+        <v>450</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="5" t="n">
         <v>156</v>
       </c>
       <c r="B162" s="6" t="inlineStr">
         <is>
           <t>Ирис сибирский "Йеллоу Тейл"</t>
         </is>
       </c>
       <c r="C162" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D162" s="7" t="n">
         <v>486</v>
       </c>
       <c r="E162" s="7" t="n">
         <v>583</v>
       </c>
       <c r="F162" s="7" t="n">
         <v>635</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="5" t="n">
         <v>157</v>
       </c>
       <c r="B163" s="6" t="inlineStr">
         <is>
           <t>Ирис сибирский "Каблуи"</t>
         </is>
       </c>
       <c r="C163" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D163" s="7" t="n">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E163" s="7" t="n">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F163" s="7" t="n">
-        <v>363</v>
+        <v>303</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="5" t="n">
         <v>158</v>
       </c>
       <c r="B164" s="6" t="inlineStr">
         <is>
           <t>Ирис сибирский "Кита-Но-Сейза"</t>
         </is>
       </c>
       <c r="C164" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D164" s="7" t="n">
         <v>486</v>
       </c>
       <c r="E164" s="7" t="n">
         <v>583</v>
       </c>
       <c r="F164" s="7" t="n">
         <v>456</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="5" t="n">
         <v>159</v>
       </c>
       <c r="B165" s="6" t="inlineStr">
         <is>
           <t>Ирис сибирский "Мун Силк"</t>
         </is>
       </c>
       <c r="C165" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D165" s="7" t="n">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E165" s="7" t="n">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F165" s="7" t="n">
-        <v>316</v>
+        <v>283</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="5" t="n">
         <v>160</v>
       </c>
       <c r="B166" s="6" t="inlineStr">
         <is>
           <t>Ирис сибирский "Пинк Парфейт"</t>
         </is>
       </c>
       <c r="C166" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D166" s="7" t="n">
-        <v>500</v>
+        <v>486</v>
       </c>
       <c r="E166" s="7" t="n">
-        <v>601</v>
+        <v>583</v>
       </c>
       <c r="F166" s="7" t="n">
-        <v>408</v>
+        <v>378</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="5" t="n">
         <v>161</v>
       </c>
       <c r="B167" s="6" t="inlineStr">
         <is>
           <t>Ирис сибирский "Раффлд Плас"</t>
         </is>
       </c>
       <c r="C167" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D167" s="7" t="n">
         <v>343</v>
       </c>
       <c r="E167" s="7" t="n">
         <v>412</v>
       </c>
       <c r="F167" s="7" t="n">
-        <v>468</v>
+        <v>443</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="5" t="n">
         <v>162</v>
       </c>
       <c r="B168" s="6" t="inlineStr">
         <is>
           <t>Ирис сибирский "Роузи Бауз"</t>
         </is>
       </c>
       <c r="C168" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D168" s="7" t="n">
         <v>486</v>
       </c>
       <c r="E168" s="7" t="n">
         <v>583</v>
       </c>
       <c r="F168" s="7" t="n">
         <v>444</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="5" t="n">
         <v>163</v>
       </c>
       <c r="B169" s="6" t="inlineStr">
         <is>
           <t>Ирис сибирский "Саммер Ревелс"</t>
         </is>
       </c>
       <c r="C169" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D169" s="7" t="n">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="E169" s="7" t="n">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F169" s="7" t="n">
-        <v>701</v>
+        <v>646</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="5" t="n">
         <v>164</v>
       </c>
       <c r="B170" s="6" t="inlineStr">
         <is>
           <t>Ирис сибирский "Си Я Лейтер"</t>
         </is>
       </c>
       <c r="C170" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D170" s="7" t="n">
         <v>486</v>
       </c>
       <c r="E170" s="7" t="n">
         <v>583</v>
       </c>
       <c r="F170" s="7" t="n">
-        <v>585</v>
+        <v>530</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="5" t="n">
         <v>165</v>
       </c>
       <c r="B171" s="6" t="inlineStr">
         <is>
           <t>Ирис сибирский "Спарклин Роуз"</t>
         </is>
       </c>
       <c r="C171" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D171" s="7" t="n">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="E171" s="7" t="n">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="F171" s="7" t="n">
-        <v>487</v>
+        <v>437</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="5" t="n">
         <v>166</v>
       </c>
       <c r="B172" s="6" t="inlineStr">
         <is>
           <t>Ирис сибирский "Спиндезл"</t>
         </is>
       </c>
       <c r="C172" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D172" s="7" t="n">
         <v>372</v>
       </c>
       <c r="E172" s="7" t="n">
         <v>446</v>
       </c>
       <c r="F172" s="7" t="n">
         <v>422</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="5" t="n">
         <v>167</v>
       </c>
       <c r="B173" s="6" t="inlineStr">
         <is>
           <t>Ирис сибирский "Узушио"</t>
         </is>
       </c>
       <c r="C173" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D173" s="7" t="n">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="E173" s="7" t="n">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="F173" s="7" t="n">
-        <v>473</v>
+        <v>418</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="5" t="n">
         <v>168</v>
       </c>
       <c r="B174" s="6" t="inlineStr">
         <is>
           <t>Ирис сибирский "Хаббард"</t>
         </is>
       </c>
       <c r="C174" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D174" s="7" t="n">
         <v>329</v>
       </c>
       <c r="E174" s="7" t="n">
         <v>395</v>
       </c>
       <c r="F174" s="7" t="n">
-        <v>272</v>
+        <v>187</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="5" t="n">
         <v>169</v>
       </c>
       <c r="B175" s="6" t="inlineStr">
         <is>
           <t>Ирис сибирский белый</t>
         </is>
       </c>
       <c r="C175" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D175" s="7" t="n">
         <v>212</v>
       </c>
       <c r="E175" s="7" t="n">
         <v>254</v>
       </c>
       <c r="F175" s="7" t="n">
         <v>720</v>
       </c>
@@ -4638,129 +4638,129 @@
       <c r="D176" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E176" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F176" s="7" t="n">
         <v>5376</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="5" t="n">
         <v>171</v>
       </c>
       <c r="B177" s="6" t="inlineStr">
         <is>
           <t>Иссоп лекарственный</t>
         </is>
       </c>
       <c r="C177" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D177" s="7" t="n">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="E177" s="7" t="n">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="F177" s="7" t="n">
         <v>176</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="5" t="n">
         <v>172</v>
       </c>
       <c r="B178" s="6" t="inlineStr">
         <is>
           <t>Иссоп лекарственный "Альбус белый"</t>
         </is>
       </c>
       <c r="C178" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D178" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E178" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F178" s="7" t="n">
-        <v>204</v>
+        <v>179</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="5" t="n">
         <v>173</v>
       </c>
       <c r="B179" s="6" t="inlineStr">
         <is>
           <t>Камнеломка метельчатая</t>
         </is>
       </c>
       <c r="C179" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D179" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E179" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F179" s="7" t="n">
         <v>1158</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="5" t="n">
         <v>174</v>
       </c>
       <c r="B180" s="6" t="inlineStr">
         <is>
           <t>Камнеломка теневая</t>
         </is>
       </c>
       <c r="C180" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D180" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E180" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F180" s="7" t="n">
-        <v>1049</v>
+        <v>718</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="5" t="n">
         <v>175</v>
       </c>
       <c r="B181" s="6" t="inlineStr">
         <is>
           <t>Клевер ползучий</t>
         </is>
       </c>
       <c r="C181" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D181" s="7" t="n">
         <v>212</v>
       </c>
       <c r="E181" s="7" t="n">
         <v>254</v>
       </c>
       <c r="F181" s="7" t="n">
         <v>763</v>
       </c>
@@ -4908,147 +4908,147 @@
       <c r="F187" s="7" t="n">
         <v>475</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="5" t="n">
         <v>182</v>
       </c>
       <c r="B188" s="6" t="inlineStr">
         <is>
           <t>Колокольчик скученный "Каролина"</t>
         </is>
       </c>
       <c r="C188" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D188" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E188" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F188" s="7" t="n">
-        <v>1191</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="5" t="n">
         <v>183</v>
       </c>
       <c r="B189" s="6" t="inlineStr">
         <is>
           <t>Колокольчик скученный "Каролина"</t>
         </is>
       </c>
       <c r="C189" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D189" s="7" t="n">
-        <v>339</v>
+        <v>329</v>
       </c>
       <c r="E189" s="7" t="n">
-        <v>407</v>
+        <v>395</v>
       </c>
       <c r="F189" s="7" t="n">
         <v>44</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="5" t="n">
         <v>184</v>
       </c>
       <c r="B190" s="6" t="inlineStr">
         <is>
           <t>Колокольчик скученный "Шнеекроне"</t>
         </is>
       </c>
       <c r="C190" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D190" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E190" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F190" s="7" t="n">
-        <v>303</v>
+        <v>166</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="5" t="n">
         <v>185</v>
       </c>
       <c r="B191" s="6" t="inlineStr">
         <is>
           <t>Колокольчик скученный "Шнеекроне"</t>
         </is>
       </c>
       <c r="C191" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D191" s="7" t="n">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="E191" s="7" t="n">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="F191" s="7" t="n">
         <v>43</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="5" t="n">
         <v>186</v>
       </c>
       <c r="B192" s="6" t="inlineStr">
         <is>
           <t>Колокольчик скученный (синий)</t>
         </is>
       </c>
       <c r="C192" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D192" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E192" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F192" s="7" t="n">
-        <v>975</v>
+        <v>816</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="5" t="n">
         <v>187</v>
       </c>
       <c r="B193" s="6" t="inlineStr">
         <is>
           <t>Колокольчик скученный (синий)</t>
         </is>
       </c>
       <c r="C193" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D193" s="7" t="n">
         <v>329</v>
       </c>
       <c r="E193" s="7" t="n">
         <v>395</v>
       </c>
       <c r="F193" s="7" t="n">
         <v>735</v>
       </c>
@@ -5142,177 +5142,177 @@
       <c r="D197" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E197" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F197" s="7" t="n">
         <v>350</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="5" t="n">
         <v>192</v>
       </c>
       <c r="B198" s="6" t="inlineStr">
         <is>
           <t>Котовник Фассена "Кит Кат"</t>
         </is>
       </c>
       <c r="C198" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D198" s="7" t="n">
-        <v>350</v>
+        <v>329</v>
       </c>
       <c r="E198" s="7" t="n">
-        <v>420</v>
+        <v>395</v>
       </c>
       <c r="F198" s="7" t="n">
-        <v>237</v>
+        <v>87</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="5" t="n">
         <v>193</v>
       </c>
       <c r="B199" s="6" t="inlineStr">
         <is>
           <t>Котовник Фассена "Кит Кат"</t>
         </is>
       </c>
       <c r="C199" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D199" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E199" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F199" s="7" t="n">
-        <v>575</v>
+        <v>251</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="5" t="n">
         <v>194</v>
       </c>
       <c r="B200" s="6" t="inlineStr">
         <is>
           <t>Котовник Фассена "Кэтс Мэоу"</t>
         </is>
       </c>
       <c r="C200" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D200" s="7" t="n">
-        <v>339</v>
+        <v>329</v>
       </c>
       <c r="E200" s="7" t="n">
-        <v>407</v>
+        <v>395</v>
       </c>
       <c r="F200" s="7" t="n">
-        <v>900</v>
+        <v>498</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="5" t="n">
         <v>195</v>
       </c>
       <c r="B201" s="6" t="inlineStr">
         <is>
           <t>Котовник Фассена "Кэтс Мэоу"</t>
         </is>
       </c>
       <c r="C201" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D201" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E201" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F201" s="7" t="n">
-        <v>812</v>
+        <v>764</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="5" t="n">
         <v>196</v>
       </c>
       <c r="B202" s="6" t="inlineStr">
         <is>
           <t>Котовник Фассена "Кэтс Мэоу"</t>
         </is>
       </c>
       <c r="C202" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D202" s="7" t="n">
         <v>212</v>
       </c>
       <c r="E202" s="7" t="n">
         <v>254</v>
       </c>
       <c r="F202" s="7" t="n">
         <v>1000</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="5" t="n">
         <v>197</v>
       </c>
       <c r="B203" s="6" t="inlineStr">
         <is>
           <t>Котовник Фассена "Сикс Хиллз Жиант"</t>
         </is>
       </c>
       <c r="C203" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D203" s="7" t="n">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="E203" s="7" t="n">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="F203" s="7" t="n">
-        <v>205</v>
+        <v>0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="5" t="n">
         <v>198</v>
       </c>
       <c r="B204" s="6" t="inlineStr">
         <is>
           <t>Котовник Фассена Сикс Хиллс Гиант</t>
         </is>
       </c>
       <c r="C204" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D204" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E204" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F204" s="7" t="n">
         <v>8266</v>
       </c>
@@ -5340,75 +5340,75 @@
       <c r="F205" s="7" t="n">
         <v>1054</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="5" t="n">
         <v>200</v>
       </c>
       <c r="B206" s="6" t="inlineStr">
         <is>
           <t>Кровохлебка гибридная "Пинк Танна"</t>
         </is>
       </c>
       <c r="C206" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D206" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E206" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F206" s="7" t="n">
-        <v>136</v>
+        <v>70</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="5" t="n">
         <v>201</v>
       </c>
       <c r="B207" s="6" t="inlineStr">
         <is>
           <t>Кровохлебка гибридная (сорта)</t>
         </is>
       </c>
       <c r="C207" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D207" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E207" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F207" s="7" t="n">
-        <v>918</v>
+        <v>582</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="5" t="n">
         <v>202</v>
       </c>
       <c r="B208" s="6" t="inlineStr">
         <is>
           <t>Кровохлёбка лекарственная Тана</t>
         </is>
       </c>
       <c r="C208" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D208" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E208" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F208" s="7" t="n">
         <v>8673</v>
       </c>
@@ -5460,51 +5460,51 @@
       <c r="F210" s="7" t="n">
         <v>560</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="5" t="n">
         <v>205</v>
       </c>
       <c r="B211" s="6" t="inlineStr">
         <is>
           <t>Лабазник пурпурный "Элеганс"</t>
         </is>
       </c>
       <c r="C211" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D211" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E211" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F211" s="7" t="n">
-        <v>121</v>
+        <v>51</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="5" t="n">
         <v>206</v>
       </c>
       <c r="B212" s="6" t="inlineStr">
         <is>
           <t>Лаванда узколистная</t>
         </is>
       </c>
       <c r="C212" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D212" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E212" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F212" s="7" t="n">
         <v>5085</v>
       </c>
@@ -5532,51 +5532,51 @@
       <c r="F213" s="7" t="n">
         <v>149</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="5" t="n">
         <v>208</v>
       </c>
       <c r="B214" s="6" t="inlineStr">
         <is>
           <t>Лаванда узколистная "Блу Сцент Эрли"</t>
         </is>
       </c>
       <c r="C214" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D214" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E214" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F214" s="7" t="n">
-        <v>400</v>
+        <v>395</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="5" t="n">
         <v>209</v>
       </c>
       <c r="B215" s="6" t="inlineStr">
         <is>
           <t>Лаванда узколистная "Блу Тор"</t>
         </is>
       </c>
       <c r="C215" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D215" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E215" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F215" s="7" t="n">
         <v>223</v>
       </c>
@@ -5604,99 +5604,99 @@
       <c r="F216" s="7" t="n">
         <v>321</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="5" t="n">
         <v>211</v>
       </c>
       <c r="B217" s="6" t="inlineStr">
         <is>
           <t>Лаванда узколистная "Вайт Сцент Эрли"</t>
         </is>
       </c>
       <c r="C217" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D217" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E217" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F217" s="7" t="n">
-        <v>272</v>
+        <v>237</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="5" t="n">
         <v>212</v>
       </c>
       <c r="B218" s="6" t="inlineStr">
         <is>
           <t>Лаванда узколистная "Розеа"</t>
         </is>
       </c>
       <c r="C218" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D218" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E218" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F218" s="7" t="n">
-        <v>241</v>
+        <v>236</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="5" t="n">
         <v>213</v>
       </c>
       <c r="B219" s="6" t="inlineStr">
         <is>
           <t>Лаванда узколистная "Спэниш Айс"</t>
         </is>
       </c>
       <c r="C219" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D219" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E219" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F219" s="7" t="n">
-        <v>229</v>
+        <v>205</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="5" t="n">
         <v>214</v>
       </c>
       <c r="B220" s="6" t="inlineStr">
         <is>
           <t>Лапчатка кроваво-красная Гибсон Скарлет</t>
         </is>
       </c>
       <c r="C220" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D220" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E220" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F220" s="7" t="n">
         <v>220</v>
       </c>
@@ -5724,147 +5724,147 @@
       <c r="F221" s="7" t="n">
         <v>970</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="5" t="n">
         <v>216</v>
       </c>
       <c r="B222" s="6" t="inlineStr">
         <is>
           <t>Лапчатка непальская "Мисс Вильмат"</t>
         </is>
       </c>
       <c r="C222" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D222" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E222" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F222" s="7" t="n">
-        <v>1552</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="5" t="n">
         <v>217</v>
       </c>
       <c r="B223" s="6" t="inlineStr">
         <is>
           <t>Лиатрис колосковый</t>
         </is>
       </c>
       <c r="C223" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D223" s="7" t="n">
         <v>174</v>
       </c>
       <c r="E223" s="7" t="n">
         <v>209</v>
       </c>
       <c r="F223" s="7" t="n">
-        <v>4067</v>
+        <v>3808</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="5" t="n">
         <v>218</v>
       </c>
       <c r="B224" s="6" t="inlineStr">
         <is>
           <t>Лиатрис колосковый "Альба"</t>
         </is>
       </c>
       <c r="C224" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D224" s="7" t="n">
-        <v>355</v>
+        <v>329</v>
       </c>
       <c r="E224" s="7" t="n">
-        <v>426</v>
+        <v>395</v>
       </c>
       <c r="F224" s="7" t="n">
-        <v>2485</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="5" t="n">
         <v>219</v>
       </c>
       <c r="B225" s="6" t="inlineStr">
         <is>
           <t>Лиатрис колосковый "Альба"</t>
         </is>
       </c>
       <c r="C225" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D225" s="7" t="n">
         <v>174</v>
       </c>
       <c r="E225" s="7" t="n">
         <v>209</v>
       </c>
       <c r="F225" s="7" t="n">
-        <v>4812</v>
+        <v>4688</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="5" t="n">
         <v>220</v>
       </c>
       <c r="B226" s="6" t="inlineStr">
         <is>
           <t>Лиатрис колосковый "Чарли"</t>
         </is>
       </c>
       <c r="C226" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D226" s="7" t="n">
         <v>174</v>
       </c>
       <c r="E226" s="7" t="n">
         <v>209</v>
       </c>
       <c r="F226" s="7" t="n">
-        <v>687</v>
+        <v>413</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="5" t="n">
         <v>221</v>
       </c>
       <c r="B227" s="6" t="inlineStr">
         <is>
           <t>Лиатрис колосковый Кобольд</t>
         </is>
       </c>
       <c r="C227" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D227" s="7" t="n">
         <v>212</v>
       </c>
       <c r="E227" s="7" t="n">
         <v>254</v>
       </c>
       <c r="F227" s="7" t="n">
         <v>90</v>
       </c>
@@ -5937,486 +5937,486 @@
       <c r="E230" s="7" t="n">
         <v>254</v>
       </c>
       <c r="F230" s="7" t="n">
         <v>2430</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="5" t="n">
         <v>225</v>
       </c>
       <c r="B231" s="6" t="inlineStr">
         <is>
           <t>Лилейник гибридный "Барбара Митчелл"</t>
         </is>
       </c>
       <c r="C231" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D231" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E231" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F231" s="7" t="n">
-        <v>457</v>
+        <v>332</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="5" t="n">
         <v>226</v>
       </c>
       <c r="B232" s="6" t="inlineStr">
         <is>
           <t>Лилейник гибридный "Вайт Темптейшен"</t>
         </is>
       </c>
       <c r="C232" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D232" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E232" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F232" s="7" t="n">
-        <v>152</v>
+        <v>122</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="5" t="n">
         <v>227</v>
       </c>
       <c r="B233" s="6" t="inlineStr">
         <is>
           <t>Лилейник гибридный "Лэйси Дойли"</t>
         </is>
       </c>
       <c r="C233" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D233" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E233" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F233" s="7" t="n">
         <v>375</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="5" t="n">
         <v>228</v>
       </c>
       <c r="B234" s="6" t="inlineStr">
         <is>
           <t>Лилейник гибридный "Он энд Он"</t>
         </is>
       </c>
       <c r="C234" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D234" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E234" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F234" s="7" t="n">
         <v>217</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="5" t="n">
         <v>229</v>
       </c>
       <c r="B235" s="6" t="inlineStr">
         <is>
           <t>Лилейник гибридный "Отум Ред"</t>
         </is>
       </c>
       <c r="C235" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D235" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E235" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F235" s="7" t="n">
         <v>247</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="5" t="n">
         <v>230</v>
       </c>
       <c r="B236" s="6" t="inlineStr">
         <is>
           <t>Лилейник гибридный "Рейнбоу Кенди"</t>
         </is>
       </c>
       <c r="C236" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D236" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E236" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F236" s="7" t="n">
         <v>191</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="5" t="n">
         <v>231</v>
       </c>
       <c r="B237" s="6" t="inlineStr">
         <is>
           <t>Лилейник гибридный "Силоам Дабл Классик"</t>
         </is>
       </c>
       <c r="C237" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D237" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E237" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F237" s="7" t="n">
         <v>42</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="5" t="n">
         <v>232</v>
       </c>
       <c r="B238" s="6" t="inlineStr">
         <is>
           <t>Лилейник гибридный "Софт Сикрет"</t>
         </is>
       </c>
       <c r="C238" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D238" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E238" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F238" s="7" t="n">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="5" t="n">
         <v>233</v>
       </c>
       <c r="B239" s="6" t="inlineStr">
         <is>
           <t>Лилейник гибридный "Спейскоуст Сноу Энжел"</t>
         </is>
       </c>
       <c r="C239" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D239" s="7" t="n">
         <v>486</v>
       </c>
       <c r="E239" s="7" t="n">
         <v>583</v>
       </c>
       <c r="F239" s="7" t="n">
         <v>280</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="5" t="n">
         <v>234</v>
       </c>
       <c r="B240" s="6" t="inlineStr">
         <is>
           <t>Лилейник гибридный "Стелла д'Оро"</t>
         </is>
       </c>
       <c r="C240" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D240" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E240" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F240" s="7" t="n">
         <v>48</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="5" t="n">
         <v>235</v>
       </c>
       <c r="B241" s="6" t="inlineStr">
         <is>
           <t>Лилейник гибридный "Сэмми Рассел"</t>
         </is>
       </c>
       <c r="C241" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D241" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E241" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F241" s="7" t="n">
         <v>3270</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="5" t="n">
         <v>236</v>
       </c>
       <c r="B242" s="6" t="inlineStr">
         <is>
           <t>Лилейник гибридный "Сэмми Рассел"</t>
         </is>
       </c>
       <c r="C242" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D242" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E242" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F242" s="7" t="n">
-        <v>1929</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="5" t="n">
         <v>237</v>
       </c>
       <c r="B243" s="6" t="inlineStr">
         <is>
           <t>Лилейник гибридный "Фоти Секонд Стрит"</t>
         </is>
       </c>
       <c r="C243" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D243" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E243" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F243" s="7" t="n">
-        <v>1062</v>
+        <v>982</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="5" t="n">
         <v>238</v>
       </c>
       <c r="B244" s="6" t="inlineStr">
         <is>
           <t>Лилейник гибридный "Чилдрен Фестивал"</t>
         </is>
       </c>
       <c r="C244" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D244" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E244" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F244" s="7" t="n">
         <v>277</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="5" t="n">
         <v>239</v>
       </c>
       <c r="B245" s="6" t="inlineStr">
         <is>
           <t>Лисохвост луговой "Ауреовариегатус"</t>
         </is>
       </c>
       <c r="C245" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D245" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E245" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F245" s="7" t="n">
         <v>495</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="5" t="n">
         <v>240</v>
       </c>
       <c r="B246" s="6" t="inlineStr">
         <is>
           <t>Лихнис халцедонский</t>
         </is>
       </c>
       <c r="C246" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D246" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E246" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F246" s="7" t="n">
-        <v>276</v>
+        <v>272</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="5" t="n">
         <v>241</v>
       </c>
       <c r="B247" s="6" t="inlineStr">
         <is>
           <t>Лихнис халцедонский</t>
         </is>
       </c>
       <c r="C247" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D247" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E247" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F247" s="7" t="n">
-        <v>809</v>
+        <v>794</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="5" t="n">
         <v>242</v>
       </c>
       <c r="B248" s="6" t="inlineStr">
         <is>
           <t>Луговик дернистый  (Щучка дернистая)</t>
         </is>
       </c>
       <c r="C248" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D248" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E248" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F248" s="7" t="n">
-        <v>3751</v>
+        <v>0</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="5" t="n">
         <v>243</v>
       </c>
       <c r="B249" s="6" t="inlineStr">
         <is>
           <t>Луговик дернистый (Щучка дернистая)</t>
         </is>
       </c>
       <c r="C249" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D249" s="7" t="n">
         <v>174</v>
       </c>
       <c r="E249" s="7" t="n">
         <v>209</v>
       </c>
       <c r="F249" s="7" t="n">
-        <v>11696</v>
+        <v>0</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="5" t="n">
         <v>244</v>
       </c>
       <c r="B250" s="6" t="inlineStr">
         <is>
           <t>Луговик дернистый Голдшлейер</t>
         </is>
       </c>
       <c r="C250" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D250" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E250" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F250" s="7" t="n">
         <v>9620</v>
       </c>
@@ -6492,123 +6492,123 @@
       <c r="F253" s="7" t="n">
         <v>272</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="5" t="n">
         <v>248</v>
       </c>
       <c r="B254" s="6" t="inlineStr">
         <is>
           <t>Лук-Шнитт</t>
         </is>
       </c>
       <c r="C254" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D254" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E254" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F254" s="7" t="n">
-        <v>2346</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="5" t="n">
         <v>249</v>
       </c>
       <c r="B255" s="6" t="inlineStr">
         <is>
           <t>Лук-слизун (белый)</t>
         </is>
       </c>
       <c r="C255" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D255" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E255" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F255" s="7" t="n">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="5" t="n">
         <v>250</v>
       </c>
       <c r="B256" s="6" t="inlineStr">
         <is>
           <t>Люпин многолистный "Зе Пейджиз"</t>
         </is>
       </c>
       <c r="C256" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D256" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E256" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F256" s="7" t="n">
         <v>105</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="5" t="n">
         <v>251</v>
       </c>
       <c r="B257" s="6" t="inlineStr">
         <is>
           <t>Люпин многолистный "Май Кастл"</t>
         </is>
       </c>
       <c r="C257" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D257" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E257" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F257" s="7" t="n">
-        <v>327</v>
+        <v>277</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="5" t="n">
         <v>252</v>
       </c>
       <c r="B258" s="6" t="inlineStr">
         <is>
           <t>Люпин многолистный "Нобл Мейден"</t>
         </is>
       </c>
       <c r="C258" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D258" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E258" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F258" s="7" t="n">
         <v>60</v>
       </c>
@@ -6630,105 +6630,105 @@
       <c r="D259" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E259" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F259" s="7" t="n">
         <v>75</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="5" t="n">
         <v>254</v>
       </c>
       <c r="B260" s="6" t="inlineStr">
         <is>
           <t>Манжетка мягкая</t>
         </is>
       </c>
       <c r="C260" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D260" s="7" t="n">
-        <v>159</v>
+        <v>222</v>
       </c>
       <c r="E260" s="7" t="n">
-        <v>191</v>
+        <v>266</v>
       </c>
       <c r="F260" s="7" t="n">
-        <v>12669</v>
+        <v>0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="5" t="n">
         <v>255</v>
       </c>
       <c r="B261" s="6" t="inlineStr">
         <is>
           <t>Манник большой</t>
         </is>
       </c>
       <c r="C261" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D261" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E261" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F261" s="7" t="n">
-        <v>367</v>
+        <v>360</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="5" t="n">
         <v>256</v>
       </c>
       <c r="B262" s="6" t="inlineStr">
         <is>
           <t>Медуница гибридная "Смоки Блу"</t>
         </is>
       </c>
       <c r="C262" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D262" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E262" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F262" s="7" t="n">
-        <v>141</v>
+        <v>91</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="5" t="n">
         <v>257</v>
       </c>
       <c r="B263" s="6" t="inlineStr">
         <is>
           <t>Медуница сахарная</t>
         </is>
       </c>
       <c r="C263" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D263" s="7" t="n">
         <v>212</v>
       </c>
       <c r="E263" s="7" t="n">
         <v>254</v>
       </c>
       <c r="F263" s="7" t="n">
         <v>80</v>
       </c>
@@ -6756,51 +6756,51 @@
       <c r="F264" s="7" t="n">
         <v>840</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="5" t="n">
         <v>259</v>
       </c>
       <c r="B265" s="6" t="inlineStr">
         <is>
           <t>Мелисса лекарственная</t>
         </is>
       </c>
       <c r="C265" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D265" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E265" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F265" s="7" t="n">
-        <v>2244</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="5" t="n">
         <v>260</v>
       </c>
       <c r="B266" s="6" t="inlineStr">
         <is>
           <t>Мелколепестник альпийский</t>
         </is>
       </c>
       <c r="C266" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D266" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E266" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F266" s="7" t="n">
         <v>1026</v>
       </c>
@@ -6852,243 +6852,243 @@
       <c r="F268" s="7" t="n">
         <v>139</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="5" t="n">
         <v>263</v>
       </c>
       <c r="B269" s="6" t="inlineStr">
         <is>
           <t>Молиния голубая "Мурекс"</t>
         </is>
       </c>
       <c r="C269" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D269" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E269" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F269" s="7" t="n">
-        <v>1169</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="5" t="n">
         <v>264</v>
       </c>
       <c r="B270" s="6" t="inlineStr">
         <is>
           <t>Молиния голубая "Мурекс"</t>
         </is>
       </c>
       <c r="C270" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D270" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E270" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F270" s="7" t="n">
-        <v>2323</v>
+        <v>6466</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="5" t="n">
         <v>265</v>
       </c>
       <c r="B271" s="6" t="inlineStr">
         <is>
           <t>Молиния голубая "Хайдебраут"</t>
         </is>
       </c>
       <c r="C271" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D271" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E271" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F271" s="7" t="n">
-        <v>1914</v>
+        <v>164</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="5" t="n">
         <v>266</v>
       </c>
       <c r="B272" s="6" t="inlineStr">
         <is>
           <t>Молиния голубая "Хайдебраут"</t>
         </is>
       </c>
       <c r="C272" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D272" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E272" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F272" s="7" t="n">
-        <v>376</v>
+        <v>328</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="5" t="n">
         <v>267</v>
       </c>
       <c r="B273" s="6" t="inlineStr">
         <is>
           <t>Молиния голубая "Эдит Дудзус"</t>
         </is>
       </c>
       <c r="C273" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D273" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E273" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F273" s="7" t="n">
-        <v>2435</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="5" t="n">
         <v>268</v>
       </c>
       <c r="B274" s="6" t="inlineStr">
         <is>
           <t>Молиния голубая "Эдит Дудзус"</t>
         </is>
       </c>
       <c r="C274" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D274" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E274" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F274" s="7" t="n">
-        <v>2330</v>
+        <v>5070</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="5" t="n">
         <v>269</v>
       </c>
       <c r="B275" s="6" t="inlineStr">
         <is>
           <t>Молиния тростниковая "Фонтан"</t>
         </is>
       </c>
       <c r="C275" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D275" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E275" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F275" s="7" t="n">
-        <v>400</v>
+        <v>416</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="5" t="n">
         <v>270</v>
       </c>
       <c r="B276" s="6" t="inlineStr">
         <is>
           <t>Молиния тростниковая "Фонтан"</t>
         </is>
       </c>
       <c r="C276" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D276" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E276" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F276" s="7" t="n">
-        <v>975</v>
+        <v>950</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="5" t="n">
         <v>271</v>
       </c>
       <c r="B277" s="6" t="inlineStr">
         <is>
           <t>Молодило кровельное</t>
         </is>
       </c>
       <c r="C277" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D277" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E277" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F277" s="7" t="n">
-        <v>3330</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="5" t="n">
         <v>272</v>
       </c>
       <c r="B278" s="6" t="inlineStr">
         <is>
           <t>Молодило кровельное</t>
         </is>
       </c>
       <c r="C278" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D278" s="7" t="n">
         <v>303</v>
       </c>
       <c r="E278" s="7" t="n">
         <v>364</v>
       </c>
       <c r="F278" s="7" t="n">
         <v>390</v>
       </c>
@@ -7116,171 +7116,171 @@
       <c r="F279" s="7" t="n">
         <v>352</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="5" t="n">
         <v>274</v>
       </c>
       <c r="B280" s="6" t="inlineStr">
         <is>
           <t>Молочай многоцветковый</t>
         </is>
       </c>
       <c r="C280" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D280" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E280" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F280" s="7" t="n">
-        <v>418</v>
+        <v>0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="5" t="n">
         <v>275</v>
       </c>
       <c r="B281" s="6" t="inlineStr">
         <is>
           <t>Монарда гибридная "Панорама Ред"</t>
         </is>
       </c>
       <c r="C281" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D281" s="7" t="n">
         <v>303</v>
       </c>
       <c r="E281" s="7" t="n">
         <v>364</v>
       </c>
       <c r="F281" s="7" t="n">
-        <v>70</v>
+        <v>25</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="5" t="n">
         <v>276</v>
       </c>
       <c r="B282" s="6" t="inlineStr">
         <is>
           <t>Монарда гибридная "Пинк Лейс"</t>
         </is>
       </c>
       <c r="C282" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D282" s="7" t="n">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="E282" s="7" t="n">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="F282" s="7" t="n">
-        <v>111</v>
+        <v>106</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="5" t="n">
         <v>277</v>
       </c>
       <c r="B283" s="6" t="inlineStr">
         <is>
           <t>Монарда гибридная "Шнеевитхен"</t>
         </is>
       </c>
       <c r="C283" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D283" s="7" t="n">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="E283" s="7" t="n">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="F283" s="7" t="n">
-        <v>378</v>
+        <v>325</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="5" t="n">
         <v>278</v>
       </c>
       <c r="B284" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">Монарда гибридная микс </t>
         </is>
       </c>
       <c r="C284" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D284" s="7" t="n">
         <v>212</v>
       </c>
       <c r="E284" s="7" t="n">
         <v>254</v>
       </c>
       <c r="F284" s="7" t="n">
         <v>342</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="5" t="n">
         <v>279</v>
       </c>
       <c r="B285" s="6" t="inlineStr">
         <is>
           <t>Мордовник баннатский "Стар Фрост"</t>
         </is>
       </c>
       <c r="C285" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D285" s="7" t="n">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="E285" s="7" t="n">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="F285" s="7" t="n">
-        <v>156</v>
+        <v>131</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="5" t="n">
         <v>280</v>
       </c>
       <c r="B286" s="6" t="inlineStr">
         <is>
           <t>Мордовник обыкновенный</t>
         </is>
       </c>
       <c r="C286" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D286" s="7" t="n">
         <v>212</v>
       </c>
       <c r="E286" s="7" t="n">
         <v>254</v>
       </c>
       <c r="F286" s="7" t="n">
         <v>468</v>
       </c>
@@ -7452,51 +7452,51 @@
       <c r="F293" s="7" t="n">
         <v>62</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="5" t="n">
         <v>288</v>
       </c>
       <c r="B294" s="6" t="inlineStr">
         <is>
           <t>Нивяник превосходный "Вайт Лайн"</t>
         </is>
       </c>
       <c r="C294" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D294" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E294" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F294" s="7" t="n">
-        <v>482</v>
+        <v>386</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="5" t="n">
         <v>289</v>
       </c>
       <c r="B295" s="6" t="inlineStr">
         <is>
           <t>Нивянник крупный Аляска</t>
         </is>
       </c>
       <c r="C295" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D295" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E295" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F295" s="7" t="n">
         <v>4435</v>
       </c>
@@ -7548,99 +7548,99 @@
       <c r="F297" s="7" t="n">
         <v>80</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="5" t="n">
         <v>292</v>
       </c>
       <c r="B298" s="6" t="inlineStr">
         <is>
           <t>Овсяница Мэра (зел-желт.,VI,h60-100)</t>
         </is>
       </c>
       <c r="C298" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D298" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E298" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F298" s="7" t="n">
-        <v>588</v>
+        <v>98</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="5" t="n">
         <v>293</v>
       </c>
       <c r="B299" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">Овсяница голубая </t>
         </is>
       </c>
       <c r="C299" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D299" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E299" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F299" s="7" t="n">
         <v>3780</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="5" t="n">
         <v>294</v>
       </c>
       <c r="B300" s="6" t="inlineStr">
         <is>
           <t>Овсяница метельчатая "Готье"</t>
         </is>
       </c>
       <c r="C300" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D300" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E300" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F300" s="7" t="n">
-        <v>1927</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="5" t="n">
         <v>295</v>
       </c>
       <c r="B301" s="6" t="inlineStr">
         <is>
           <t>Овсяница сизая</t>
         </is>
       </c>
       <c r="C301" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D301" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E301" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F301" s="7" t="n">
         <v>7394</v>
       </c>
@@ -7668,51 +7668,51 @@
       <c r="F302" s="7" t="n">
         <v>194</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="5" t="n">
         <v>297</v>
       </c>
       <c r="B303" s="6" t="inlineStr">
         <is>
           <t>Овсяница сизая "Фредди"</t>
         </is>
       </c>
       <c r="C303" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D303" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E303" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F303" s="7" t="n">
-        <v>1784</v>
+        <v>641</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="5" t="n">
         <v>298</v>
       </c>
       <c r="B304" s="6" t="inlineStr">
         <is>
           <t>Овсянница аметистовая</t>
         </is>
       </c>
       <c r="C304" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D304" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E304" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F304" s="7" t="n">
         <v>102</v>
       </c>
@@ -7764,411 +7764,411 @@
       <c r="F306" s="7" t="n">
         <v>1000</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="5" t="n">
         <v>301</v>
       </c>
       <c r="B307" s="6" t="inlineStr">
         <is>
           <t>Осока гладконосая</t>
         </is>
       </c>
       <c r="C307" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D307" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E307" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F307" s="7" t="n">
-        <v>957</v>
+        <v>0</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="5" t="n">
         <v>302</v>
       </c>
       <c r="B308" s="6" t="inlineStr">
         <is>
           <t>Осока гладконосая</t>
         </is>
       </c>
       <c r="C308" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D308" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E308" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F308" s="7" t="n">
-        <v>1661</v>
+        <v>499</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="5" t="n">
         <v>303</v>
       </c>
       <c r="B309" s="6" t="inlineStr">
         <is>
           <t>Осока пальмолистная</t>
         </is>
       </c>
       <c r="C309" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D309" s="7" t="n">
-        <v>159</v>
+        <v>222</v>
       </c>
       <c r="E309" s="7" t="n">
-        <v>191</v>
+        <v>266</v>
       </c>
       <c r="F309" s="7" t="n">
-        <v>1990</v>
+        <v>74</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="5" t="n">
         <v>304</v>
       </c>
       <c r="B310" s="6" t="inlineStr">
         <is>
           <t>Осока птиценожковая</t>
         </is>
       </c>
       <c r="C310" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D310" s="7" t="n">
         <v>212</v>
       </c>
       <c r="E310" s="7" t="n">
         <v>254</v>
       </c>
       <c r="F310" s="7" t="n">
         <v>1220</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="5" t="n">
         <v>305</v>
       </c>
       <c r="B311" s="6" t="inlineStr">
         <is>
           <t>Очиток Эверса</t>
         </is>
       </c>
       <c r="C311" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D311" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E311" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F311" s="7" t="n">
-        <v>378</v>
+        <v>178</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="5" t="n">
         <v>306</v>
       </c>
       <c r="B312" s="6" t="inlineStr">
         <is>
           <t>Очиток белый "Лаконикум"</t>
         </is>
       </c>
       <c r="C312" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D312" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E312" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F312" s="7" t="n">
-        <v>1245</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="5" t="n">
         <v>307</v>
       </c>
       <c r="B313" s="6" t="inlineStr">
         <is>
           <t>Очиток видный</t>
         </is>
       </c>
       <c r="C313" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D313" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E313" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F313" s="7" t="n">
-        <v>3316</v>
+        <v>3292</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="5" t="n">
         <v>308</v>
       </c>
       <c r="B314" s="6" t="inlineStr">
         <is>
           <t>Очиток видный "Матрона"</t>
         </is>
       </c>
       <c r="C314" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D314" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E314" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F314" s="7" t="n">
         <v>249</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="5" t="n">
         <v>309</v>
       </c>
       <c r="B315" s="6" t="inlineStr">
         <is>
           <t>Очиток гибридный "Пурпл Эмперор"</t>
         </is>
       </c>
       <c r="C315" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D315" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E315" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F315" s="7" t="n">
-        <v>102</v>
+        <v>0</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="5" t="n">
         <v>310</v>
       </c>
       <c r="B316" s="6" t="inlineStr">
         <is>
           <t>Очиток гибридный "Ред Каул"</t>
         </is>
       </c>
       <c r="C316" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D316" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E316" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F316" s="7" t="n">
-        <v>179</v>
+        <v>149</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="5" t="n">
         <v>311</v>
       </c>
       <c r="B317" s="6" t="inlineStr">
         <is>
           <t>Очиток едкий</t>
         </is>
       </c>
       <c r="C317" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D317" s="7" t="n">
-        <v>159</v>
+        <v>222</v>
       </c>
       <c r="E317" s="7" t="n">
-        <v>191</v>
+        <v>266</v>
       </c>
       <c r="F317" s="7" t="n">
-        <v>3386</v>
+        <v>92</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="5" t="n">
         <v>312</v>
       </c>
       <c r="B318" s="6" t="inlineStr">
         <is>
           <t>Очиток камчатский</t>
         </is>
       </c>
       <c r="C318" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D318" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E318" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F318" s="7" t="n">
         <v>210</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="5" t="n">
         <v>313</v>
       </c>
       <c r="B319" s="6" t="inlineStr">
         <is>
           <t>Очиток камчатский "Вариегата"</t>
         </is>
       </c>
       <c r="C319" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D319" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E319" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F319" s="7" t="n">
-        <v>701</v>
+        <v>646</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="5" t="n">
         <v>314</v>
       </c>
       <c r="B320" s="6" t="inlineStr">
         <is>
           <t>Очиток ложный</t>
         </is>
       </c>
       <c r="C320" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D320" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E320" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F320" s="7" t="n">
         <v>1603</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="5" t="n">
         <v>315</v>
       </c>
       <c r="B321" s="6" t="inlineStr">
         <is>
           <t>Очиток ложный "Кровь Дракона"</t>
         </is>
       </c>
       <c r="C321" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D321" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E321" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F321" s="7" t="n">
-        <v>3124</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="5" t="n">
         <v>316</v>
       </c>
       <c r="B322" s="6" t="inlineStr">
         <is>
           <t>Очиток ложный "Триколор"</t>
         </is>
       </c>
       <c r="C322" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D322" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E322" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F322" s="7" t="n">
-        <v>1211</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="5" t="n">
         <v>317</v>
       </c>
       <c r="B323" s="6" t="inlineStr">
         <is>
           <t>Очиток ложный "Фулдаглут"</t>
         </is>
       </c>
       <c r="C323" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D323" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E323" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F323" s="7" t="n">
         <v>1471</v>
       </c>
@@ -8316,75 +8316,75 @@
       <c r="F329" s="7" t="n">
         <v>389</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="5" t="n">
         <v>324</v>
       </c>
       <c r="B330" s="6" t="inlineStr">
         <is>
           <t>Очиток телефиум "Манстер Дарк Ред"</t>
         </is>
       </c>
       <c r="C330" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D330" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E330" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F330" s="7" t="n">
-        <v>2755</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="5" t="n">
         <v>325</v>
       </c>
       <c r="B331" s="6" t="inlineStr">
         <is>
           <t>Очиток телефиум "Манстер Дарк Ред"</t>
         </is>
       </c>
       <c r="C331" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D331" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E331" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F331" s="7" t="n">
-        <v>1474</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="5" t="n">
         <v>326</v>
       </c>
       <c r="B332" s="6" t="inlineStr">
         <is>
           <t>Очиток уссурийский</t>
         </is>
       </c>
       <c r="C332" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D332" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E332" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F332" s="7" t="n">
         <v>1310</v>
       </c>
@@ -8412,75 +8412,75 @@
       <c r="F333" s="7" t="n">
         <v>388</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="5" t="n">
         <v>328</v>
       </c>
       <c r="B334" s="6" t="inlineStr">
         <is>
           <t>Папоротник  (Щитовник)</t>
         </is>
       </c>
       <c r="C334" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D334" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E334" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F334" s="7" t="n">
-        <v>354</v>
+        <v>190</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="5" t="n">
         <v>329</v>
       </c>
       <c r="B335" s="6" t="inlineStr">
         <is>
           <t>Папоротник  (Щитовник)</t>
         </is>
       </c>
       <c r="C335" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D335" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E335" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F335" s="7" t="n">
-        <v>2974</v>
+        <v>254</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="5" t="n">
         <v>330</v>
       </c>
       <c r="B336" s="6" t="inlineStr">
         <is>
           <t>Папоротник кочедыжник женский</t>
         </is>
       </c>
       <c r="C336" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D336" s="7" t="n">
         <v>212</v>
       </c>
       <c r="E336" s="7" t="n">
         <v>254</v>
       </c>
       <c r="F336" s="7" t="n">
         <v>98</v>
       </c>
@@ -8532,51 +8532,51 @@
       <c r="F338" s="7" t="n">
         <v>122</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="5" t="n">
         <v>333</v>
       </c>
       <c r="B339" s="6" t="inlineStr">
         <is>
           <t>Пахизандра верхушечная "Грин Карпет"</t>
         </is>
       </c>
       <c r="C339" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D339" s="7" t="n">
         <v>350</v>
       </c>
       <c r="E339" s="7" t="n">
         <v>420</v>
       </c>
       <c r="F339" s="7" t="n">
-        <v>1606</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="5" t="n">
         <v>334</v>
       </c>
       <c r="B340" s="6" t="inlineStr">
         <is>
           <t>Пенстемон гибридный</t>
         </is>
       </c>
       <c r="C340" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D340" s="7" t="n">
         <v>212</v>
       </c>
       <c r="E340" s="7" t="n">
         <v>254</v>
       </c>
       <c r="F340" s="7" t="n">
         <v>800</v>
       </c>
@@ -8748,75 +8748,75 @@
       <c r="F347" s="7" t="n">
         <v>1346</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="5" t="n">
         <v>342</v>
       </c>
       <c r="B348" s="6" t="inlineStr">
         <is>
           <t>Посконник пятнистый "Атропурпуреум"</t>
         </is>
       </c>
       <c r="C348" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D348" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E348" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F348" s="7" t="n">
-        <v>155</v>
+        <v>105</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="5" t="n">
         <v>343</v>
       </c>
       <c r="B349" s="6" t="inlineStr">
         <is>
           <t>Примула мелкозубчатая "Лилак"</t>
         </is>
       </c>
       <c r="C349" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D349" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E349" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F349" s="7" t="n">
-        <v>74</v>
+        <v>0</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="5" t="n">
         <v>344</v>
       </c>
       <c r="B350" s="6" t="inlineStr">
         <is>
           <t>Просо голубое</t>
         </is>
       </c>
       <c r="C350" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D350" s="7" t="n">
         <v>212</v>
       </c>
       <c r="E350" s="7" t="n">
         <v>254</v>
       </c>
       <c r="F350" s="7" t="n">
         <v>2750</v>
       </c>
@@ -8844,243 +8844,243 @@
       <c r="F351" s="7" t="n">
         <v>1387</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="5" t="n">
         <v>346</v>
       </c>
       <c r="B352" s="6" t="inlineStr">
         <is>
           <t>Прострел обыкновенный "Пинвил Блю Виолет"</t>
         </is>
       </c>
       <c r="C352" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D352" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E352" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F352" s="7" t="n">
-        <v>1756</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="5" t="n">
         <v>347</v>
       </c>
       <c r="B353" s="6" t="inlineStr">
         <is>
           <t>Райграс бульбоносный</t>
         </is>
       </c>
       <c r="C353" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D353" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E353" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F353" s="7" t="n">
         <v>1850</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="5" t="n">
         <v>348</v>
       </c>
       <c r="B354" s="6" t="inlineStr">
         <is>
           <t>Роджерсия кленолистная</t>
         </is>
       </c>
       <c r="C354" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D354" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E354" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F354" s="7" t="n">
-        <v>89</v>
+        <v>38</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="5" t="n">
         <v>349</v>
       </c>
       <c r="B355" s="6" t="inlineStr">
         <is>
           <t>Рудбекия блестящая "Гольдштурм"</t>
         </is>
       </c>
       <c r="C355" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D355" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E355" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F355" s="7" t="n">
-        <v>1011</v>
+        <v>499</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="5" t="n">
         <v>350</v>
       </c>
       <c r="B356" s="6" t="inlineStr">
         <is>
           <t>Рудбекия волосистая (высокая) "Глориоза Дабл Дейзи"</t>
         </is>
       </c>
       <c r="C356" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D356" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E356" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F356" s="7" t="n">
         <v>206</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="5" t="n">
         <v>351</v>
       </c>
       <c r="B357" s="6" t="inlineStr">
         <is>
           <t>Сеслерия голубая</t>
         </is>
       </c>
       <c r="C357" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D357" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E357" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F357" s="7" t="n">
-        <v>1997</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="5" t="n">
         <v>352</v>
       </c>
       <c r="B358" s="6" t="inlineStr">
         <is>
           <t>Сеслерия голубая</t>
         </is>
       </c>
       <c r="C358" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D358" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E358" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F358" s="7" t="n">
-        <v>141</v>
+        <v>41</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="5" t="n">
         <v>353</v>
       </c>
       <c r="B359" s="6" t="inlineStr">
         <is>
           <t>Сеслерия черноцветковая</t>
         </is>
       </c>
       <c r="C359" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D359" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E359" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F359" s="7" t="n">
         <v>554</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="5" t="n">
         <v>354</v>
       </c>
       <c r="B360" s="6" t="inlineStr">
         <is>
           <t>Сеслерия черноцветковая</t>
         </is>
       </c>
       <c r="C360" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D360" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E360" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F360" s="7" t="n">
-        <v>208</v>
+        <v>108</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="5" t="n">
         <v>355</v>
       </c>
       <c r="B361" s="6" t="inlineStr">
         <is>
           <t>Синеголовник плосколистный</t>
         </is>
       </c>
       <c r="C361" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D361" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E361" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F361" s="7" t="n">
         <v>2900</v>
       </c>
@@ -9270,273 +9270,273 @@
       <c r="D369" s="7" t="n">
         <v>212</v>
       </c>
       <c r="E369" s="7" t="n">
         <v>254</v>
       </c>
       <c r="F369" s="7" t="n">
         <v>576</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="5" t="n">
         <v>364</v>
       </c>
       <c r="B370" s="6" t="inlineStr">
         <is>
           <t>Теллима крупноцветковая</t>
         </is>
       </c>
       <c r="C370" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D370" s="7" t="n">
-        <v>159</v>
+        <v>303</v>
       </c>
       <c r="E370" s="7" t="n">
-        <v>191</v>
+        <v>364</v>
       </c>
       <c r="F370" s="7" t="n">
-        <v>198</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="5" t="n">
         <v>365</v>
       </c>
       <c r="B371" s="6" t="inlineStr">
         <is>
           <t>Тиарелла сердцелистная</t>
         </is>
       </c>
       <c r="C371" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D371" s="7" t="n">
-        <v>212</v>
+        <v>303</v>
       </c>
       <c r="E371" s="7" t="n">
-        <v>254</v>
+        <v>364</v>
       </c>
       <c r="F371" s="7" t="n">
-        <v>3133</v>
+        <v>0</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="5" t="n">
         <v>366</v>
       </c>
       <c r="B372" s="6" t="inlineStr">
         <is>
           <t>Тимьян (сорта)</t>
         </is>
       </c>
       <c r="C372" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D372" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E372" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F372" s="7" t="n">
-        <v>831</v>
+        <v>730</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="5" t="n">
         <v>367</v>
       </c>
       <c r="B373" s="6" t="inlineStr">
         <is>
           <t>Тимьян гибридный "Дона Валей"</t>
         </is>
       </c>
       <c r="C373" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D373" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E373" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F373" s="7" t="n">
-        <v>921</v>
+        <v>567</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="5" t="n">
         <v>368</v>
       </c>
       <c r="B374" s="6" t="inlineStr">
         <is>
           <t>Тимьян лимонный</t>
         </is>
       </c>
       <c r="C374" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D374" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E374" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F374" s="7" t="n">
         <v>2380</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="5" t="n">
         <v>369</v>
       </c>
       <c r="B375" s="6" t="inlineStr">
         <is>
           <t>Тимьян обыкновенный</t>
         </is>
       </c>
       <c r="C375" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D375" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E375" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F375" s="7" t="n">
-        <v>153</v>
+        <v>108</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="5" t="n">
         <v>370</v>
       </c>
       <c r="B376" s="6" t="inlineStr">
         <is>
           <t>Тимьян ползучий</t>
         </is>
       </c>
       <c r="C376" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D376" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E376" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F376" s="7" t="n">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="5" t="n">
         <v>371</v>
       </c>
       <c r="B377" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">Тимьян ранний Пигмей </t>
         </is>
       </c>
       <c r="C377" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D377" s="7" t="n">
-        <v>159</v>
+        <v>222</v>
       </c>
       <c r="E377" s="7" t="n">
-        <v>191</v>
+        <v>266</v>
       </c>
       <c r="F377" s="7" t="n">
-        <v>221</v>
+        <v>107</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="5" t="n">
         <v>372</v>
       </c>
       <c r="B378" s="6" t="inlineStr">
         <is>
           <t>Традесканция Арендса</t>
         </is>
       </c>
       <c r="C378" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D378" s="7" t="n">
         <v>212</v>
       </c>
       <c r="E378" s="7" t="n">
         <v>254</v>
       </c>
       <c r="F378" s="7" t="n">
         <v>380</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="5" t="n">
         <v>373</v>
       </c>
       <c r="B379" s="6" t="inlineStr">
         <is>
           <t>Тростник обыкновенный</t>
         </is>
       </c>
       <c r="C379" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D379" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E379" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F379" s="7" t="n">
-        <v>471</v>
+        <v>441</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="5" t="n">
         <v>374</v>
       </c>
       <c r="B380" s="6" t="inlineStr">
         <is>
           <t>Тысячелистник обыкновенный "Саммер Пастелс"</t>
         </is>
       </c>
       <c r="C380" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D380" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E380" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F380" s="7" t="n">
         <v>375</v>
       </c>
@@ -9612,147 +9612,147 @@
       <c r="F383" s="7" t="n">
         <v>266</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="5" t="n">
         <v>378</v>
       </c>
       <c r="B384" s="6" t="inlineStr">
         <is>
           <t>Фалярис тростниковидный "Вариегата"</t>
         </is>
       </c>
       <c r="C384" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D384" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E384" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F384" s="7" t="n">
-        <v>493</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="5" t="n">
         <v>379</v>
       </c>
       <c r="B385" s="6" t="inlineStr">
         <is>
           <t>Фалярис тростниковидный "Вариегата"</t>
         </is>
       </c>
       <c r="C385" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D385" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E385" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F385" s="7" t="n">
-        <v>2603</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="5" t="n">
         <v>380</v>
       </c>
       <c r="B386" s="6" t="inlineStr">
         <is>
           <t>Фиалка сестринская "Альба"</t>
         </is>
       </c>
       <c r="C386" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D386" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E386" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F386" s="7" t="n">
-        <v>377</v>
+        <v>352</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="5" t="n">
         <v>381</v>
       </c>
       <c r="B387" s="6" t="inlineStr">
         <is>
           <t>Физостегия белая</t>
         </is>
       </c>
       <c r="C387" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D387" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E387" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F387" s="7" t="n">
-        <v>119</v>
+        <v>29</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="5" t="n">
         <v>382</v>
       </c>
       <c r="B388" s="6" t="inlineStr">
         <is>
           <t>Физостегия виргинская "Кристал Пик Вайт"</t>
         </is>
       </c>
       <c r="C388" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D388" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E388" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F388" s="7" t="n">
-        <v>2122</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="5" t="n">
         <v>383</v>
       </c>
       <c r="B389" s="6" t="inlineStr">
         <is>
           <t>Флокс метельчатый "Danielle" (белый,h60,VII-VIII)</t>
         </is>
       </c>
       <c r="C389" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D389" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E389" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F389" s="7" t="n">
         <v>145</v>
       </c>
@@ -9876,312 +9876,312 @@
       <c r="F394" s="7" t="n">
         <v>80</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="5" t="n">
         <v>389</v>
       </c>
       <c r="B395" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">Хоста Зибольда </t>
         </is>
       </c>
       <c r="C395" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D395" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E395" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F395" s="7" t="n">
-        <v>11514</v>
+        <v>0</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="5" t="n">
         <v>390</v>
       </c>
       <c r="B396" s="6" t="inlineStr">
         <is>
           <t>Хоста Зибольда "Френсис Вильямс"</t>
         </is>
       </c>
       <c r="C396" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D396" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E396" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F396" s="7" t="n">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="5" t="n">
         <v>391</v>
       </c>
       <c r="B397" s="6" t="inlineStr">
         <is>
           <t>Хоста Зибольда "Элеганс"</t>
         </is>
       </c>
       <c r="C397" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D397" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E397" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F397" s="7" t="n">
         <v>50</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="5" t="n">
         <v>392</v>
       </c>
       <c r="B398" s="6" t="inlineStr">
         <is>
           <t>Хоста Токудама "Флавоцирциналис"</t>
         </is>
       </c>
       <c r="C398" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D398" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E398" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F398" s="7" t="n">
-        <v>48</v>
+        <v>28</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="5" t="n">
         <v>393</v>
       </c>
       <c r="B399" s="6" t="inlineStr">
         <is>
           <t>Хоста Форчуна "Ауреа Маргината"</t>
         </is>
       </c>
       <c r="C399" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D399" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E399" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F399" s="7" t="n">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="5" t="n">
         <v>394</v>
       </c>
       <c r="B400" s="6" t="inlineStr">
         <is>
           <t>Хоста Форчуна "Ауреа Маргината"</t>
         </is>
       </c>
       <c r="C400" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D400" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E400" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F400" s="7" t="n">
-        <v>316</v>
+        <v>192</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="5" t="n">
         <v>395</v>
       </c>
       <c r="B401" s="6" t="inlineStr">
         <is>
           <t>Хоста Форчуна "Голд Стандарт"</t>
         </is>
       </c>
       <c r="C401" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D401" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E401" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F401" s="7" t="n">
         <v>198</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="5" t="n">
         <v>396</v>
       </c>
       <c r="B402" s="6" t="inlineStr">
         <is>
           <t>Хоста гибридная "Антиох"</t>
         </is>
       </c>
       <c r="C402" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D402" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E402" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F402" s="7" t="n">
-        <v>263</v>
+        <v>258</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="5" t="n">
         <v>397</v>
       </c>
       <c r="B403" s="6" t="inlineStr">
         <is>
           <t>Хоста гибридная "Биг Дэдди"</t>
         </is>
       </c>
       <c r="C403" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D403" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E403" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F403" s="7" t="n">
         <v>201</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="5" t="n">
         <v>398</v>
       </c>
       <c r="B404" s="6" t="inlineStr">
         <is>
           <t>Хоста гибридная "Биг Дэдди"</t>
         </is>
       </c>
       <c r="C404" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D404" s="7" t="n">
         <v>303</v>
       </c>
       <c r="E404" s="7" t="n">
         <v>364</v>
       </c>
       <c r="F404" s="7" t="n">
-        <v>82</v>
+        <v>52</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="5" t="n">
         <v>399</v>
       </c>
       <c r="B405" s="6" t="inlineStr">
         <is>
           <t>Хоста гибридная "Биг Дэдди"</t>
         </is>
       </c>
       <c r="C405" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D405" s="7" t="n">
         <v>303</v>
       </c>
       <c r="E405" s="7" t="n">
         <v>364</v>
       </c>
       <c r="F405" s="7" t="n">
-        <v>208</v>
+        <v>108</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="5" t="n">
         <v>400</v>
       </c>
       <c r="B406" s="6" t="inlineStr">
         <is>
           <t>Хоста гибридная "Блэк Хиллс"</t>
         </is>
       </c>
       <c r="C406" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D406" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E406" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F406" s="7" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="5" t="n">
         <v>401</v>
       </c>
       <c r="B407" s="6" t="inlineStr">
         <is>
           <t>Хоста гибридная "Блю Маус Иэрс"</t>
         </is>
       </c>
       <c r="C407" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D407" s="7" t="n">
         <v>538</v>
       </c>
       <c r="E407" s="7" t="n">
         <v>645</v>
       </c>
@@ -10212,51 +10212,51 @@
       <c r="F408" s="7" t="n">
         <v>605</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="5" t="n">
         <v>403</v>
       </c>
       <c r="B409" s="6" t="inlineStr">
         <is>
           <t>Хоста гибридная "Грин Пейл"</t>
         </is>
       </c>
       <c r="C409" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D409" s="7" t="n">
         <v>538</v>
       </c>
       <c r="E409" s="7" t="n">
         <v>645</v>
       </c>
       <c r="F409" s="7" t="n">
-        <v>323</v>
+        <v>296</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="5" t="n">
         <v>404</v>
       </c>
       <c r="B410" s="6" t="inlineStr">
         <is>
           <t>Хоста гибридная "Квин Жозефин"</t>
         </is>
       </c>
       <c r="C410" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D410" s="7" t="n">
         <v>655</v>
       </c>
       <c r="E410" s="7" t="n">
         <v>786</v>
       </c>
       <c r="F410" s="7" t="n">
         <v>990</v>
       </c>
@@ -10329,75 +10329,75 @@
       <c r="E413" s="7" t="n">
         <v>645</v>
       </c>
       <c r="F413" s="7" t="n">
         <v>705</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="5" t="n">
         <v>408</v>
       </c>
       <c r="B414" s="6" t="inlineStr">
         <is>
           <t>Хоста гибридная "Колоред Халк"</t>
         </is>
       </c>
       <c r="C414" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D414" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E414" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F414" s="7" t="n">
         <v>112</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="5" t="n">
         <v>409</v>
       </c>
       <c r="B415" s="6" t="inlineStr">
         <is>
           <t>Хоста гибридная "Остин Дикинсон"</t>
         </is>
       </c>
       <c r="C415" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D415" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E415" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F415" s="7" t="n">
         <v>120</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="5" t="n">
         <v>410</v>
       </c>
       <c r="B416" s="6" t="inlineStr">
         <is>
           <t>Хоста гибридная "Остин Дикинсон"</t>
         </is>
       </c>
       <c r="C416" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D416" s="7" t="n">
         <v>538</v>
       </c>
       <c r="E416" s="7" t="n">
         <v>645</v>
       </c>
@@ -10452,72 +10452,72 @@
       <c r="F418" s="7" t="n">
         <v>936</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="5" t="n">
         <v>413</v>
       </c>
       <c r="B419" s="6" t="inlineStr">
         <is>
           <t>Хоста гибридная "Патфиндер"</t>
         </is>
       </c>
       <c r="C419" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D419" s="7" t="n">
         <v>538</v>
       </c>
       <c r="E419" s="7" t="n">
         <v>645</v>
       </c>
       <c r="F419" s="7" t="n">
-        <v>154</v>
+        <v>124</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="5" t="n">
         <v>414</v>
       </c>
       <c r="B420" s="6" t="inlineStr">
         <is>
           <t>Хоста гибридная "Соу Свит"</t>
         </is>
       </c>
       <c r="C420" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D420" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E420" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F420" s="7" t="n">
         <v>143</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="5" t="n">
         <v>415</v>
       </c>
       <c r="B421" s="6" t="inlineStr">
         <is>
           <t>Хоста гибридная "Уайт Фазер"</t>
         </is>
       </c>
       <c r="C421" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D421" s="7" t="n">
         <v>655</v>
       </c>
       <c r="E421" s="7" t="n">
         <v>786</v>
       </c>
@@ -10617,54 +10617,54 @@
       <c r="E425" s="7" t="n">
         <v>364</v>
       </c>
       <c r="F425" s="7" t="n">
         <v>163</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="5" t="n">
         <v>420</v>
       </c>
       <c r="B426" s="6" t="inlineStr">
         <is>
           <t>Хоста головчатая "Голден Тиара"</t>
         </is>
       </c>
       <c r="C426" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D426" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E426" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F426" s="7" t="n">
-        <v>955</v>
+        <v>954</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="5" t="n">
         <v>421</v>
       </c>
       <c r="B427" s="6" t="inlineStr">
         <is>
           <t>Хоста головчатая "Голден Тиара"</t>
         </is>
       </c>
       <c r="C427" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D427" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E427" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F427" s="7" t="n">
         <v>158</v>
       </c>
@@ -10689,51 +10689,51 @@
       <c r="E428" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F428" s="7" t="n">
         <v>1845</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="5" t="n">
         <v>423</v>
       </c>
       <c r="B429" s="6" t="inlineStr">
         <is>
           <t>Хоста ланцетолистная</t>
         </is>
       </c>
       <c r="C429" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D429" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E429" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F429" s="7" t="n">
         <v>50</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="5" t="n">
         <v>424</v>
       </c>
       <c r="B430" s="6" t="inlineStr">
         <is>
           <t>Хризантема корейская "Мальчиш-Кибальчиш"</t>
         </is>
       </c>
       <c r="C430" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D430" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E430" s="7" t="n">
         <v>504</v>
       </c>
@@ -10764,51 +10764,51 @@
       <c r="F431" s="7" t="n">
         <v>129</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="5" t="n">
         <v>426</v>
       </c>
       <c r="B432" s="6" t="inlineStr">
         <is>
           <t>Шалфей дубравный</t>
         </is>
       </c>
       <c r="C432" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D432" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E432" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F432" s="7" t="n">
-        <v>665</v>
+        <v>565</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="5" t="n">
         <v>427</v>
       </c>
       <c r="B433" s="6" t="inlineStr">
         <is>
           <t>Шалфей дубравный "Дварф Блу Куин"</t>
         </is>
       </c>
       <c r="C433" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D433" s="7" t="n">
         <v>303</v>
       </c>
       <c r="E433" s="7" t="n">
         <v>364</v>
       </c>
       <c r="F433" s="7" t="n">
         <v>166</v>
       </c>
@@ -10836,123 +10836,123 @@
       <c r="F434" s="7" t="n">
         <v>207</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="5" t="n">
         <v>429</v>
       </c>
       <c r="B435" s="6" t="inlineStr">
         <is>
           <t>Шалфей дубравный "Нью Дименшн Роуз Импр"</t>
         </is>
       </c>
       <c r="C435" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D435" s="7" t="n">
         <v>303</v>
       </c>
       <c r="E435" s="7" t="n">
         <v>364</v>
       </c>
       <c r="F435" s="7" t="n">
-        <v>366</v>
+        <v>161</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="5" t="n">
         <v>430</v>
       </c>
       <c r="B436" s="6" t="inlineStr">
         <is>
           <t>Шалфей дубравный "Роуз Квин"</t>
         </is>
       </c>
       <c r="C436" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D436" s="7" t="n">
         <v>303</v>
       </c>
       <c r="E436" s="7" t="n">
         <v>364</v>
       </c>
       <c r="F436" s="7" t="n">
-        <v>425</v>
+        <v>259</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="5" t="n">
         <v>431</v>
       </c>
       <c r="B437" s="6" t="inlineStr">
         <is>
           <t>Шалфей дубравный "Сальвадор Блу"</t>
         </is>
       </c>
       <c r="C437" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D437" s="7" t="n">
         <v>303</v>
       </c>
       <c r="E437" s="7" t="n">
         <v>364</v>
       </c>
       <c r="F437" s="7" t="n">
-        <v>179</v>
+        <v>64</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="5" t="n">
         <v>432</v>
       </c>
       <c r="B438" s="6" t="inlineStr">
         <is>
           <t>Шалфей дубравный "Сенсейшн Дип Роуз"</t>
         </is>
       </c>
       <c r="C438" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D438" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E438" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F438" s="7" t="n">
-        <v>121</v>
+        <v>0</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="5" t="n">
         <v>433</v>
       </c>
       <c r="B439" s="6" t="inlineStr">
         <is>
           <t>Шалфей дубравный розовый</t>
         </is>
       </c>
       <c r="C439" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D439" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E439" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F439" s="7" t="n">
         <v>672</v>
       </c>
@@ -11001,248 +11001,248 @@
       <c r="E441" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F441" s="7" t="n">
         <v>444</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="5" t="n">
         <v>436</v>
       </c>
       <c r="B442" s="6" t="inlineStr">
         <is>
           <t>Элимус песчаный (Колосняк песчаный)</t>
         </is>
       </c>
       <c r="C442" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D442" s="7" t="n">
         <v>420</v>
       </c>
       <c r="E442" s="7" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F442" s="7" t="n">
-        <v>324</v>
+        <v>306</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="5" t="n">
         <v>437</v>
       </c>
       <c r="B443" s="6" t="inlineStr">
         <is>
           <t>Эхинацея  пурпурная Магнус</t>
         </is>
       </c>
       <c r="C443" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D443" s="7" t="n">
         <v>159</v>
       </c>
       <c r="E443" s="7" t="n">
         <v>191</v>
       </c>
       <c r="F443" s="7" t="n">
         <v>9891</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="5" t="n">
         <v>438</v>
       </c>
       <c r="B444" s="6" t="inlineStr">
         <is>
           <t>Эхинацея белая</t>
         </is>
       </c>
       <c r="C444" s="5" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="D444" s="7" t="n">
         <v>303</v>
       </c>
       <c r="E444" s="7" t="n">
         <v>364</v>
       </c>
       <c r="F444" s="7" t="n">
-        <v>203</v>
+        <v>191</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="5" t="n">
         <v>439</v>
       </c>
       <c r="B445" s="6" t="inlineStr">
         <is>
           <t>Эхинацея пурпурная "Примадонна Розеа"</t>
         </is>
       </c>
       <c r="C445" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D445" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E445" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F445" s="7" t="n">
-        <v>631</v>
+        <v>285</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="5" t="n">
         <v>440</v>
       </c>
       <c r="B446" s="6" t="inlineStr">
         <is>
           <t>Яснотка зеленчуковая</t>
         </is>
       </c>
       <c r="C446" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D446" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E446" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F446" s="7" t="n">
         <v>86</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="5" t="n">
         <v>441</v>
       </c>
       <c r="B447" s="6" t="inlineStr">
         <is>
           <t>Ячмень гривастый</t>
         </is>
       </c>
       <c r="C447" s="5" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="D447" s="7" t="n">
         <v>339</v>
       </c>
       <c r="E447" s="7" t="n">
         <v>407</v>
       </c>
       <c r="F447" s="7" t="n">
-        <v>213</v>
+        <v>207</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="5" t="n">
         <v>442</v>
       </c>
       <c r="B448" s="6" t="inlineStr">
         <is>
           <t>Ячмень гривастый</t>
         </is>
       </c>
       <c r="C448" s="5" t="inlineStr">
         <is>
           <t>P9</t>
         </is>
       </c>
       <c r="D448" s="7" t="n">
         <v>222</v>
       </c>
       <c r="E448" s="7" t="n">
         <v>266</v>
       </c>
       <c r="F448" s="7" t="n">
-        <v>934</v>
+        <v>688</v>
       </c>
     </row>
     <row r="449"/>
     <row r="450">
       <c r="A450" s="8" t="inlineStr">
         <is>
           <t>Бизнес цветОК (ИП Фадеева М.В.)</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="9" t="inlineStr">
         <is>
           <t>Многолетние травянистые растения собственного производства</t>
         </is>
       </c>
     </row>
     <row r="452"/>
     <row r="453">
       <c r="A453" s="8" t="inlineStr">
         <is>
           <t>По вопросам заказа и поставки обращайтесь по телефонам:</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="8" t="inlineStr">
         <is>
           <t>+7 (950) 375-55-72  Алена</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="8" t="inlineStr">
         <is>
           <t>+7 (950) 375-55-74  Мария</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="8" t="inlineStr">
         <is>
           <t>+7 (916) 394-93-67  Марина</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="9" t="inlineStr">
         <is>
-          <t>e-mail: mary_fadeeva@bk.ru</t>
+          <t>e-mail: mary_fadeeva@list.ru</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="9" t="inlineStr">
         <is>
           <t>Расчет и поиск транспорта. Транспортировка на троллях.</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="9" t="inlineStr">
         <is>
           <t>Адрес отгрузки: Нижегородская область, Богородский район, д. Березовка, ул. Южная 5</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>