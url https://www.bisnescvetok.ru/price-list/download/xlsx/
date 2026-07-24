--- v1 (2026-07-23)
+++ v2 (2026-07-24)
@@ -496,51 +496,51 @@
     <col width="5" customWidth="1" min="1" max="1"/>
     <col width="50" customWidth="1" min="2" max="2"/>
     <col width="17" customWidth="1" min="3" max="3"/>
     <col width="31" customWidth="1" min="4" max="4"/>
     <col width="33" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Бизнес цветОК</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>Прайс многолетние травянистые растения</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
-          <t>23.07.2026</t>
+          <t>24.07.2026</t>
         </is>
       </c>
     </row>
     <row r="4" ht="35" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>В прайсе указана розничная цена
 Чтобы узнать индивидуальные оптовые цены свяжитесь с нашими менеджерами</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1"/>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>№</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>Название растения</t>
         </is>
       </c>
       <c r="C6" s="4" t="inlineStr">
         <is>